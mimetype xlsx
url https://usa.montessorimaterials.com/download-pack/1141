--- v0 (2025-11-04)
+++ v1 (2026-08-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="E &amp; O MONTESSORI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>152 Worthington Ave, Richmond Hill</t>
   </si>
   <si>
     <t>Ontario, Canada, L4E 4N7</t>
   </si>
   <si>
     <t>Tel: (905) 313-0530       Fax: (905) 313-0402</t>
   </si>
   <si>
     <t>montessori1907@gmail.com</t>
   </si>
   <si>
     <t>www.montessorimaterials.com</t>
   </si>
   <si>
     <t>Elementary Classroom Package</t>
   </si>
   <si>
     <t xml:space="preserve">Bill to: </t>
   </si>
   <si>
     <t>Shipping Address:</t>
   </si>
   <si>
@@ -287,50 +287,110 @@
     <t xml:space="preserve">Geometric Stick Material - Montessori </t>
   </si>
   <si>
     <t>4.54.01</t>
   </si>
   <si>
     <t>Folding Geometric Shapes</t>
   </si>
   <si>
     <t>4.54.05</t>
   </si>
   <si>
     <t>Volume Box with 250 Cubes</t>
   </si>
   <si>
     <t>4.54.06</t>
   </si>
   <si>
     <t>Volume Box with 1000 Cubes</t>
   </si>
   <si>
     <t>4.59.02</t>
   </si>
   <si>
     <t>Play Money - USA</t>
+  </si>
+  <si>
+    <t>6.84</t>
+  </si>
+  <si>
+    <t>Earth Science - Igneous Rock Collection</t>
+  </si>
+  <si>
+    <t>6.85</t>
+  </si>
+  <si>
+    <t>Earth Science - Metamorphic Rock Collection</t>
+  </si>
+  <si>
+    <t>6.86</t>
+  </si>
+  <si>
+    <t>Earth Science - Mineral Collection</t>
+  </si>
+  <si>
+    <t>6.87</t>
+  </si>
+  <si>
+    <t>Earth Science - Sedimentary Rock Collection</t>
+  </si>
+  <si>
+    <t>6.70.01</t>
+  </si>
+  <si>
+    <t>Human Anatomy Model - Skeleton</t>
+  </si>
+  <si>
+    <t>6.70.01A</t>
+  </si>
+  <si>
+    <t>Human Anatomy Model – Body</t>
+  </si>
+  <si>
+    <t>6.70.03</t>
+  </si>
+  <si>
+    <t>Cross-Section Human Brain Model | Montessori Science Material</t>
+  </si>
+  <si>
+    <t>6.70.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cross-Section Eye Model </t>
+  </si>
+  <si>
+    <t>6.71.05</t>
+  </si>
+  <si>
+    <t>Soft Foam Cross-Section Human Heart Model</t>
+  </si>
+  <si>
+    <t>6.71.06</t>
+  </si>
+  <si>
+    <t>Pumping Heart Model</t>
   </si>
   <si>
     <t>Sub Total</t>
   </si>
   <si>
     <t>Discount</t>
   </si>
   <si>
     <t>Subtotal 2</t>
   </si>
   <si>
     <t>Shipping/Handling</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>**FREE SHIPPING ELIGIBILITY:</t>
   </si>
   <si>
     <t>Domestic (contiguous U.S.): Free regular (ground) shipping.</t>
   </si>
   <si>
     <t>For delivery via Standard Shipping by UPS or Purolator.</t>
   </si>
@@ -839,54 +899,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H65"/>
+  <dimension ref="A1:H75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A65" sqref="A65:C65"/>
+      <selection activeCell="A75" sqref="A75:C75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="17" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="H1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="H2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="H3" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="H4" s="1" t="s">
@@ -1220,58 +1280,58 @@
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="10">
         <v>37.8</v>
       </c>
       <c r="G25" s="9">
         <v>1.0</v>
       </c>
       <c r="H25" s="10">
         <f>SUM(F25*G25)</f>
         <v>37.8</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="10">
-        <v>80.1</v>
+        <v>89.1</v>
       </c>
       <c r="G26" s="9">
         <v>1.0</v>
       </c>
       <c r="H26" s="10">
         <f>SUM(F26*G26)</f>
-        <v>80.1</v>
+        <v>89.1</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="10">
         <v>89.1</v>
       </c>
       <c r="G27" s="9">
         <v>1.0</v>
       </c>
       <c r="H27" s="10">
         <f>SUM(F27*G27)</f>
         <v>89.1</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
@@ -1756,141 +1816,351 @@
         <v>89.1</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>89</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="8"/>
       <c r="D51" s="8"/>
       <c r="E51" s="8"/>
       <c r="F51" s="10">
         <v>21.6</v>
       </c>
       <c r="G51" s="9">
         <v>1.0</v>
       </c>
       <c r="H51" s="10">
         <f>SUM(F51*G51)</f>
         <v>21.6</v>
       </c>
     </row>
     <row r="52" spans="1:8">
-      <c r="G52" s="12" t="s">
+      <c r="A52" s="8" t="s">
         <v>91</v>
       </c>
-      <c r="H52" s="11">
-[...1 lines deleted...]
-        <v>3971.7</v>
+      <c r="B52" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C52" s="8"/>
+      <c r="D52" s="8"/>
+      <c r="E52" s="8"/>
+      <c r="F52" s="10">
+        <v>25.2</v>
+      </c>
+      <c r="G52" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="10">
+        <f>SUM(F52*G52)</f>
+        <v>25.2</v>
       </c>
     </row>
     <row r="53" spans="1:8">
-      <c r="G53" s="12" t="s">
-[...4 lines deleted...]
-        <v>119.151</v>
+      <c r="A53" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C53" s="8"/>
+      <c r="D53" s="8"/>
+      <c r="E53" s="8"/>
+      <c r="F53" s="10">
+        <v>25.2</v>
+      </c>
+      <c r="G53" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="10">
+        <f>SUM(F53*G53)</f>
+        <v>25.2</v>
       </c>
     </row>
     <row r="54" spans="1:8">
-      <c r="G54" s="12" t="s">
-[...4 lines deleted...]
-        <v>3852.549</v>
+      <c r="A54" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C54" s="8"/>
+      <c r="D54" s="8"/>
+      <c r="E54" s="8"/>
+      <c r="F54" s="10">
+        <v>25.2</v>
+      </c>
+      <c r="G54" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="10">
+        <f>SUM(F54*G54)</f>
+        <v>25.2</v>
       </c>
     </row>
     <row r="55" spans="1:8">
-      <c r="G55" s="12" t="s">
-[...2 lines deleted...]
-      <c r="H55" s="11">
+      <c r="A55" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="C55" s="8"/>
+      <c r="D55" s="8"/>
+      <c r="E55" s="8"/>
+      <c r="F55" s="10">
+        <v>25.2</v>
+      </c>
+      <c r="G55" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="10">
+        <f>SUM(F55*G55)</f>
+        <v>25.2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C56" s="8"/>
+      <c r="D56" s="8"/>
+      <c r="E56" s="8"/>
+      <c r="F56" s="10">
+        <v>51.3</v>
+      </c>
+      <c r="G56" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="10">
+        <f>SUM(F56*G56)</f>
+        <v>51.3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="C57" s="8"/>
+      <c r="D57" s="8"/>
+      <c r="E57" s="8"/>
+      <c r="F57" s="10">
+        <v>51.3</v>
+      </c>
+      <c r="G57" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="10">
+        <f>SUM(F57*G57)</f>
+        <v>51.3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="C58" s="8"/>
+      <c r="D58" s="8"/>
+      <c r="E58" s="8"/>
+      <c r="F58" s="10">
+        <v>39.6</v>
+      </c>
+      <c r="G58" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="10">
+        <f>SUM(F58*G58)</f>
+        <v>39.6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="C59" s="8"/>
+      <c r="D59" s="8"/>
+      <c r="E59" s="8"/>
+      <c r="F59" s="10">
+        <v>34.2</v>
+      </c>
+      <c r="G59" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="10">
+        <f>SUM(F59*G59)</f>
+        <v>34.2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="C60" s="8"/>
+      <c r="D60" s="8"/>
+      <c r="E60" s="8"/>
+      <c r="F60" s="10">
+        <v>30.6</v>
+      </c>
+      <c r="G60" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="10">
+        <f>SUM(F60*G60)</f>
+        <v>30.6</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="C61" s="8"/>
+      <c r="D61" s="8"/>
+      <c r="E61" s="8"/>
+      <c r="F61" s="10">
+        <v>60.3</v>
+      </c>
+      <c r="G61" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="10">
+        <f>SUM(F61*G61)</f>
+        <v>60.3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="G62" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="H62" s="11">
+        <f>SUM(H15:H61)</f>
+        <v>4348.8</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="G63" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="H63" s="11">
+        <f>IF(AND(H62&gt;=1000,H62&lt;5000),H62*0.03,IF(AND(H62&gt;=5000,H62&lt;10000),H62*0.04,IF(H62&gt;=10000,H62*0.05,0)))</f>
+        <v>130.464</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="G64" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H64" s="11">
+        <f>H62-H63</f>
+        <v>4218.336</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="G65" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="H65" s="11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
-[...55 lines deleted...]
-      <c r="C65" s="15"/>
+    <row r="66" spans="1:8">
+      <c r="G66" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="H66" s="11">
+        <f>SUM(H64:H65)</f>
+        <v>4218.336</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" customHeight="1" ht="22">
+      <c r="A69" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="B69" s="13"/>
+      <c r="C69" s="13"/>
+    </row>
+    <row r="70" spans="1:8" customHeight="1" ht="29">
+      <c r="A70" s="14" t="s">
+        <v>117</v>
+      </c>
+      <c r="B70" s="14"/>
+      <c r="C70" s="14"/>
+    </row>
+    <row r="71" spans="1:8" customHeight="1" ht="29">
+      <c r="A71" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="B71" s="14"/>
+      <c r="C71" s="14"/>
+    </row>
+    <row r="72" spans="1:8" customHeight="1" ht="29">
+      <c r="A72" s="14" t="s">
+        <v>119</v>
+      </c>
+      <c r="B72" s="14"/>
+      <c r="C72" s="14"/>
+    </row>
+    <row r="73" spans="1:8" customHeight="1" ht="19">
+      <c r="A73" s="14" t="s">
+        <v>120</v>
+      </c>
+      <c r="B73" s="14"/>
+      <c r="C73" s="14"/>
+    </row>
+    <row r="74" spans="1:8" customHeight="1" ht="21">
+      <c r="A74" s="15" t="s">
+        <v>121</v>
+      </c>
+      <c r="B74" s="15"/>
+      <c r="C74" s="15"/>
+    </row>
+    <row r="75" spans="1:8" customHeight="1" ht="29">
+      <c r="A75" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="B75" s="15"/>
+      <c r="C75" s="15"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:E8"/>
     <mergeCell ref="F7:H7"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="A9:E11"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="F10:H10"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="A12:E13"/>
     <mergeCell ref="F12:H13"/>
     <mergeCell ref="B14:E14"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="B22:E22"/>
     <mergeCell ref="B23:E23"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="B25:E25"/>
@@ -1898,57 +2168,67 @@
     <mergeCell ref="B27:E27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
     <mergeCell ref="B34:E34"/>
     <mergeCell ref="B35:E35"/>
     <mergeCell ref="B36:E36"/>
     <mergeCell ref="B37:E37"/>
     <mergeCell ref="B38:E38"/>
     <mergeCell ref="B39:E39"/>
     <mergeCell ref="B40:E40"/>
     <mergeCell ref="B41:E41"/>
     <mergeCell ref="B42:E42"/>
     <mergeCell ref="B43:E43"/>
     <mergeCell ref="B44:E44"/>
     <mergeCell ref="B45:E45"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="B47:E47"/>
     <mergeCell ref="B48:E48"/>
     <mergeCell ref="B49:E49"/>
     <mergeCell ref="B50:E50"/>
     <mergeCell ref="B51:E51"/>
-    <mergeCell ref="A59:C59"/>
-[...5 lines deleted...]
-    <mergeCell ref="A65:C65"/>
+    <mergeCell ref="B52:E52"/>
+    <mergeCell ref="B53:E53"/>
+    <mergeCell ref="B54:E54"/>
+    <mergeCell ref="B55:E55"/>
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="B57:E57"/>
+    <mergeCell ref="B58:E58"/>
+    <mergeCell ref="B59:E59"/>
+    <mergeCell ref="B60:E60"/>
+    <mergeCell ref="B61:E61"/>
+    <mergeCell ref="A69:C69"/>
+    <mergeCell ref="A70:C70"/>
+    <mergeCell ref="A71:C71"/>
+    <mergeCell ref="A72:C72"/>
+    <mergeCell ref="A73:C73"/>
+    <mergeCell ref="A74:C74"/>
+    <mergeCell ref="A75:C75"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddFooter>&amp;C Page &amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>