--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -1742,58 +1742,58 @@
       <c r="C47" s="8"/>
       <c r="D47" s="8"/>
       <c r="E47" s="8"/>
       <c r="F47" s="10">
         <v>97.2</v>
       </c>
       <c r="G47" s="9">
         <v>1.0</v>
       </c>
       <c r="H47" s="10">
         <f>SUM(F47*G47)</f>
         <v>97.2</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C48" s="8"/>
       <c r="D48" s="8"/>
       <c r="E48" s="8"/>
       <c r="F48" s="10">
-        <v>57.6</v>
+        <v>77.4</v>
       </c>
       <c r="G48" s="9">
         <v>1.0</v>
       </c>
       <c r="H48" s="10">
         <f>SUM(F48*G48)</f>
-        <v>57.6</v>
+        <v>77.4</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C49" s="8"/>
       <c r="D49" s="8"/>
       <c r="E49" s="8"/>
       <c r="F49" s="10">
         <v>86.4</v>
       </c>
       <c r="G49" s="9">
         <v>1.0</v>
       </c>
       <c r="H49" s="10">
         <f>SUM(F49*G49)</f>
         <v>86.4</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
@@ -1826,121 +1826,121 @@
       <c r="C51" s="8"/>
       <c r="D51" s="8"/>
       <c r="E51" s="8"/>
       <c r="F51" s="10">
         <v>21.6</v>
       </c>
       <c r="G51" s="9">
         <v>1.0</v>
       </c>
       <c r="H51" s="10">
         <f>SUM(F51*G51)</f>
         <v>21.6</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>92</v>
       </c>
       <c r="C52" s="8"/>
       <c r="D52" s="8"/>
       <c r="E52" s="8"/>
       <c r="F52" s="10">
-        <v>25.2</v>
+        <v>35.1</v>
       </c>
       <c r="G52" s="9">
         <v>1.0</v>
       </c>
       <c r="H52" s="10">
         <f>SUM(F52*G52)</f>
-        <v>25.2</v>
+        <v>35.1</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>94</v>
       </c>
       <c r="C53" s="8"/>
       <c r="D53" s="8"/>
       <c r="E53" s="8"/>
       <c r="F53" s="10">
-        <v>25.2</v>
+        <v>35.1</v>
       </c>
       <c r="G53" s="9">
         <v>1.0</v>
       </c>
       <c r="H53" s="10">
         <f>SUM(F53*G53)</f>
-        <v>25.2</v>
+        <v>35.1</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>95</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>96</v>
       </c>
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="10">
-        <v>25.2</v>
+        <v>35.1</v>
       </c>
       <c r="G54" s="9">
         <v>1.0</v>
       </c>
       <c r="H54" s="10">
         <f>SUM(F54*G54)</f>
-        <v>25.2</v>
+        <v>35.1</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>97</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>98</v>
       </c>
       <c r="C55" s="8"/>
       <c r="D55" s="8"/>
       <c r="E55" s="8"/>
       <c r="F55" s="10">
-        <v>25.2</v>
+        <v>35.1</v>
       </c>
       <c r="G55" s="9">
         <v>1.0</v>
       </c>
       <c r="H55" s="10">
         <f>SUM(F55*G55)</f>
-        <v>25.2</v>
+        <v>35.1</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>99</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>100</v>
       </c>
       <c r="C56" s="8"/>
       <c r="D56" s="8"/>
       <c r="E56" s="8"/>
       <c r="F56" s="10">
         <v>51.3</v>
       </c>
       <c r="G56" s="9">
         <v>1.0</v>
       </c>
       <c r="H56" s="10">
         <f>SUM(F56*G56)</f>
         <v>51.3</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
@@ -1973,144 +1973,144 @@
       <c r="C58" s="8"/>
       <c r="D58" s="8"/>
       <c r="E58" s="8"/>
       <c r="F58" s="10">
         <v>39.6</v>
       </c>
       <c r="G58" s="9">
         <v>1.0</v>
       </c>
       <c r="H58" s="10">
         <f>SUM(F58*G58)</f>
         <v>39.6</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>105</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>106</v>
       </c>
       <c r="C59" s="8"/>
       <c r="D59" s="8"/>
       <c r="E59" s="8"/>
       <c r="F59" s="10">
-        <v>34.2</v>
+        <v>44.1</v>
       </c>
       <c r="G59" s="9">
         <v>1.0</v>
       </c>
       <c r="H59" s="10">
         <f>SUM(F59*G59)</f>
-        <v>34.2</v>
+        <v>44.1</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="8"/>
       <c r="D60" s="8"/>
       <c r="E60" s="8"/>
       <c r="F60" s="10">
         <v>30.6</v>
       </c>
       <c r="G60" s="9">
         <v>1.0</v>
       </c>
       <c r="H60" s="10">
         <f>SUM(F60*G60)</f>
         <v>30.6</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>109</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>110</v>
       </c>
       <c r="C61" s="8"/>
       <c r="D61" s="8"/>
       <c r="E61" s="8"/>
       <c r="F61" s="10">
         <v>60.3</v>
       </c>
       <c r="G61" s="9">
         <v>1.0</v>
       </c>
       <c r="H61" s="10">
         <f>SUM(F61*G61)</f>
         <v>60.3</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="G62" s="12" t="s">
         <v>111</v>
       </c>
       <c r="H62" s="11">
         <f>SUM(H15:H61)</f>
-        <v>4348.8</v>
+        <v>4418.1</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="G63" s="12" t="s">
         <v>112</v>
       </c>
       <c r="H63" s="11">
         <f>IF(AND(H62&gt;=1000,H62&lt;5000),H62*0.03,IF(AND(H62&gt;=5000,H62&lt;10000),H62*0.04,IF(H62&gt;=10000,H62*0.05,0)))</f>
-        <v>130.464</v>
+        <v>132.543</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="G64" s="12" t="s">
         <v>113</v>
       </c>
       <c r="H64" s="11">
         <f>H62-H63</f>
-        <v>4218.336</v>
+        <v>4285.557</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="G65" s="12" t="s">
         <v>114</v>
       </c>
       <c r="H65" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="G66" s="12" t="s">
         <v>115</v>
       </c>
       <c r="H66" s="11">
         <f>SUM(H64:H65)</f>
-        <v>4218.336</v>
+        <v>4285.557</v>
       </c>
     </row>
     <row r="69" spans="1:8" customHeight="1" ht="22">
       <c r="A69" s="13" t="s">
         <v>116</v>
       </c>
       <c r="B69" s="13"/>
       <c r="C69" s="13"/>
     </row>
     <row r="70" spans="1:8" customHeight="1" ht="29">
       <c r="A70" s="14" t="s">
         <v>117</v>
       </c>
       <c r="B70" s="14"/>
       <c r="C70" s="14"/>
     </row>
     <row r="71" spans="1:8" customHeight="1" ht="29">
       <c r="A71" s="14" t="s">
         <v>118</v>
       </c>
       <c r="B71" s="14"/>
       <c r="C71" s="14"/>
     </row>
     <row r="72" spans="1:8" customHeight="1" ht="29">
       <c r="A72" s="14" t="s">