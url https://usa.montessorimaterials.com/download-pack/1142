--- v3 (2026-03-19)
+++ v4 (2026-05-04)
@@ -124,51 +124,51 @@
   <si>
     <t>Medium Wooden Tray with Cutout Handles, 35.3 x 25.3 x 3 cm</t>
   </si>
   <si>
     <t>1.07.10</t>
   </si>
   <si>
     <t xml:space="preserve">Dust, Sweep &amp; Mop Set with Wooden Stand </t>
   </si>
   <si>
     <t>1.07.15B</t>
   </si>
   <si>
     <t xml:space="preserve"> Wooden Toddler Knife/Cutter</t>
   </si>
   <si>
     <t>1.11.12</t>
   </si>
   <si>
     <t>Wooden Lacing (Threading) Cheese</t>
   </si>
   <si>
     <t>1.11.13</t>
   </si>
   <si>
-    <t xml:space="preserve"> Fall Collection: Wooden Lacing (Threading) Apple</t>
+    <t>Wooden Lacing (Threading) Apple</t>
   </si>
   <si>
     <t>7.00.01</t>
   </si>
   <si>
     <t>Montessori Object Permanence Box with Tray</t>
   </si>
   <si>
     <t>7.00.02</t>
   </si>
   <si>
     <t>Object Permanence Box with Drawer</t>
   </si>
   <si>
     <t>7.00.03</t>
   </si>
   <si>
     <t>Imbucare Box with Large Cylinder</t>
   </si>
   <si>
     <t>7.00.04</t>
   </si>
   <si>
     <t>Imbucare Box with Small Cylinder</t>
   </si>