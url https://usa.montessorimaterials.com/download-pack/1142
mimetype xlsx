--- v4 (2026-05-04)
+++ v5 (2026-06-18)
@@ -400,51 +400,51 @@
   <si>
     <t>Infant Toddler Dressing Frame: Buckling</t>
   </si>
   <si>
     <t>7.00.47</t>
   </si>
   <si>
     <t>Twist and Turnables</t>
   </si>
   <si>
     <t>7.00.50</t>
   </si>
   <si>
     <t>Hammer Bench</t>
   </si>
   <si>
     <t>7.00.51</t>
   </si>
   <si>
     <t>Carrot Harvesting Box</t>
   </si>
   <si>
     <t>7.04A</t>
   </si>
   <si>
-    <t>Farm Animal Matching Activity</t>
+    <t xml:space="preserve">Farm Animal Matching Activity with Wooden Cards </t>
   </si>
   <si>
     <t>7.11</t>
   </si>
   <si>
     <t>Learn to Count Wooden Rings</t>
   </si>
   <si>
     <t>7.11.03</t>
   </si>
   <si>
     <t>Shape Sorting Game - Learn to Count</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
     <t>Sort Colors &amp; Shapes</t>
   </si>
   <si>
     <t>7.13.01</t>
   </si>
   <si>
     <t>Multiple Shape Blocks with Tray</t>
   </si>
@@ -1478,58 +1478,58 @@
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="10">
         <v>7.2</v>
       </c>
       <c r="G23" s="9">
         <v>1.0</v>
       </c>
       <c r="H23" s="10">
         <f>SUM(F23*G23)</f>
         <v>7.2</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="10">
-        <v>7.2</v>
+        <v>10.8</v>
       </c>
       <c r="G24" s="9">
         <v>1.0</v>
       </c>
       <c r="H24" s="10">
         <f>SUM(F24*G24)</f>
-        <v>7.2</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="10">
         <v>37.8</v>
       </c>
       <c r="G25" s="9">
         <v>1.0</v>
       </c>
       <c r="H25" s="10">
         <f>SUM(F25*G25)</f>
         <v>37.8</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
@@ -2822,58 +2822,58 @@
       <c r="C87" s="8"/>
       <c r="D87" s="8"/>
       <c r="E87" s="8"/>
       <c r="F87" s="10">
         <v>62.1</v>
       </c>
       <c r="G87" s="9">
         <v>1.0</v>
       </c>
       <c r="H87" s="10">
         <f>SUM(F87*G87)</f>
         <v>62.1</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="8" t="s">
         <v>163</v>
       </c>
       <c r="B88" s="8" t="s">
         <v>164</v>
       </c>
       <c r="C88" s="8"/>
       <c r="D88" s="8"/>
       <c r="E88" s="8"/>
       <c r="F88" s="10">
-        <v>26.1</v>
+        <v>30.6</v>
       </c>
       <c r="G88" s="9">
         <v>1.0</v>
       </c>
       <c r="H88" s="10">
         <f>SUM(F88*G88)</f>
-        <v>26.1</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="8" t="s">
         <v>165</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>166</v>
       </c>
       <c r="C89" s="8"/>
       <c r="D89" s="8"/>
       <c r="E89" s="8"/>
       <c r="F89" s="10">
         <v>46.8</v>
       </c>
       <c r="G89" s="9">
         <v>1.0</v>
       </c>
       <c r="H89" s="10">
         <f>SUM(F89*G89)</f>
         <v>46.8</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="8" t="s">
@@ -3111,86 +3111,86 @@
         <v>189</v>
       </c>
       <c r="B101" s="8" t="s">
         <v>190</v>
       </c>
       <c r="C101" s="8"/>
       <c r="D101" s="8"/>
       <c r="E101" s="8"/>
       <c r="F101" s="10">
         <v>19.8</v>
       </c>
       <c r="G101" s="9">
         <v>1.0</v>
       </c>
       <c r="H101" s="10">
         <f>SUM(F101*G101)</f>
         <v>19.8</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="G102" s="12" t="s">
         <v>191</v>
       </c>
       <c r="H102" s="11">
         <f>SUM(H15:H101)</f>
-        <v>3357.9</v>
+        <v>3366</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="G103" s="12" t="s">
         <v>192</v>
       </c>
       <c r="H103" s="11">
         <f>IF(AND(H102&gt;=1000,H102&lt;5000),H102*0.03,IF(AND(H102&gt;=5000,H102&lt;10000),H102*0.04,IF(H102&gt;=10000,H102*0.05,0)))</f>
-        <v>100.737</v>
+        <v>100.98</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="G104" s="12" t="s">
         <v>193</v>
       </c>
       <c r="H104" s="11">
         <f>H102-H103</f>
-        <v>3257.163</v>
+        <v>3265.02</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="G105" s="12" t="s">
         <v>194</v>
       </c>
       <c r="H105" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="G106" s="12" t="s">
         <v>195</v>
       </c>
       <c r="H106" s="11">
         <f>SUM(H104:H105)</f>
-        <v>3257.163</v>
+        <v>3265.02</v>
       </c>
     </row>
     <row r="109" spans="1:8" customHeight="1" ht="22">
       <c r="A109" s="13" t="s">
         <v>196</v>
       </c>
       <c r="B109" s="13"/>
       <c r="C109" s="13"/>
     </row>
     <row r="110" spans="1:8" customHeight="1" ht="29">
       <c r="A110" s="14" t="s">
         <v>197</v>
       </c>
       <c r="B110" s="14"/>
       <c r="C110" s="14"/>
     </row>
     <row r="111" spans="1:8" customHeight="1" ht="29">
       <c r="A111" s="14" t="s">
         <v>198</v>
       </c>
       <c r="B111" s="14"/>
       <c r="C111" s="14"/>
     </row>
     <row r="112" spans="1:8" customHeight="1" ht="29">
       <c r="A112" s="14" t="s">