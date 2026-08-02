--- v5 (2026-06-18)
+++ v6 (2026-08-02)
@@ -2822,58 +2822,58 @@
       <c r="C87" s="8"/>
       <c r="D87" s="8"/>
       <c r="E87" s="8"/>
       <c r="F87" s="10">
         <v>62.1</v>
       </c>
       <c r="G87" s="9">
         <v>1.0</v>
       </c>
       <c r="H87" s="10">
         <f>SUM(F87*G87)</f>
         <v>62.1</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="8" t="s">
         <v>163</v>
       </c>
       <c r="B88" s="8" t="s">
         <v>164</v>
       </c>
       <c r="C88" s="8"/>
       <c r="D88" s="8"/>
       <c r="E88" s="8"/>
       <c r="F88" s="10">
-        <v>30.6</v>
+        <v>32.4</v>
       </c>
       <c r="G88" s="9">
         <v>1.0</v>
       </c>
       <c r="H88" s="10">
         <f>SUM(F88*G88)</f>
-        <v>30.6</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="8" t="s">
         <v>165</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>166</v>
       </c>
       <c r="C89" s="8"/>
       <c r="D89" s="8"/>
       <c r="E89" s="8"/>
       <c r="F89" s="10">
         <v>46.8</v>
       </c>
       <c r="G89" s="9">
         <v>1.0</v>
       </c>
       <c r="H89" s="10">
         <f>SUM(F89*G89)</f>
         <v>46.8</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="8" t="s">
@@ -3111,86 +3111,86 @@
         <v>189</v>
       </c>
       <c r="B101" s="8" t="s">
         <v>190</v>
       </c>
       <c r="C101" s="8"/>
       <c r="D101" s="8"/>
       <c r="E101" s="8"/>
       <c r="F101" s="10">
         <v>19.8</v>
       </c>
       <c r="G101" s="9">
         <v>1.0</v>
       </c>
       <c r="H101" s="10">
         <f>SUM(F101*G101)</f>
         <v>19.8</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="G102" s="12" t="s">
         <v>191</v>
       </c>
       <c r="H102" s="11">
         <f>SUM(H15:H101)</f>
-        <v>3366</v>
+        <v>3367.8</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="G103" s="12" t="s">
         <v>192</v>
       </c>
       <c r="H103" s="11">
         <f>IF(AND(H102&gt;=1000,H102&lt;5000),H102*0.03,IF(AND(H102&gt;=5000,H102&lt;10000),H102*0.04,IF(H102&gt;=10000,H102*0.05,0)))</f>
-        <v>100.98</v>
+        <v>101.034</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="G104" s="12" t="s">
         <v>193</v>
       </c>
       <c r="H104" s="11">
         <f>H102-H103</f>
-        <v>3265.02</v>
+        <v>3266.766</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="G105" s="12" t="s">
         <v>194</v>
       </c>
       <c r="H105" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="G106" s="12" t="s">
         <v>195</v>
       </c>
       <c r="H106" s="11">
         <f>SUM(H104:H105)</f>
-        <v>3265.02</v>
+        <v>3266.766</v>
       </c>
     </row>
     <row r="109" spans="1:8" customHeight="1" ht="22">
       <c r="A109" s="13" t="s">
         <v>196</v>
       </c>
       <c r="B109" s="13"/>
       <c r="C109" s="13"/>
     </row>
     <row r="110" spans="1:8" customHeight="1" ht="29">
       <c r="A110" s="14" t="s">
         <v>197</v>
       </c>
       <c r="B110" s="14"/>
       <c r="C110" s="14"/>
     </row>
     <row r="111" spans="1:8" customHeight="1" ht="29">
       <c r="A111" s="14" t="s">
         <v>198</v>
       </c>
       <c r="B111" s="14"/>
       <c r="C111" s="14"/>
     </row>
     <row r="112" spans="1:8" customHeight="1" ht="29">
       <c r="A112" s="14" t="s">