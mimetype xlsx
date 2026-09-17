--- v6 (2026-08-02)
+++ v7 (2026-09-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="E &amp; O MONTESSORI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>152 Worthington Ave, Richmond Hill</t>
   </si>
   <si>
     <t>Ontario, Canada, L4E 4N7</t>
   </si>
   <si>
     <t>Tel: (905) 313-0530       Fax: (905) 313-0402</t>
   </si>
   <si>
     <t>montessori1907@gmail.com</t>
   </si>
   <si>
     <t>www.montessorimaterials.com</t>
   </si>
   <si>
     <t>Full Classroom Package - Toddler</t>
   </si>
   <si>
     <t xml:space="preserve">Bill to: </t>
   </si>
   <si>
     <t>Shipping Address:</t>
   </si>
   <si>
@@ -88,51 +88,51 @@
   <si>
     <t>Qty.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>1.02.01</t>
   </si>
   <si>
     <t>Jumbo Tweezers - Set of 12</t>
   </si>
   <si>
     <t>1.02.04</t>
   </si>
   <si>
     <t>Twisty Droppers</t>
   </si>
   <si>
     <t>1.02.05</t>
   </si>
   <si>
-    <t xml:space="preserve"> Tri-Grip Tongs </t>
+    <t>Montessori Tri-Grip Tongs - Pencil Grip and Pre-Writing Tool</t>
   </si>
   <si>
     <t>1.05.04A</t>
   </si>
   <si>
     <t>Small Wooden Tray with Cutout Handles, 24.5 x 19.5 x 3 cm</t>
   </si>
   <si>
     <t>1.05.05</t>
   </si>
   <si>
     <t>Medium Wooden Tray with Cutout Handles, 35.3 x 25.3 x 3 cm</t>
   </si>
   <si>
     <t>1.07.10</t>
   </si>
   <si>
     <t xml:space="preserve">Dust, Sweep &amp; Mop Set with Wooden Stand </t>
   </si>
   <si>
     <t>1.07.15B</t>
   </si>
   <si>
     <t xml:space="preserve"> Wooden Toddler Knife/Cutter</t>
   </si>
@@ -220,51 +220,51 @@
   <si>
     <t>Imbucare Box with Disc</t>
   </si>
   <si>
     <t>7.00.09D</t>
   </si>
   <si>
     <t xml:space="preserve">Imbucare Board with Knitted Ball </t>
   </si>
   <si>
     <t>7.00.09E</t>
   </si>
   <si>
     <t xml:space="preserve">Imbucare Board with Disc </t>
   </si>
   <si>
     <t>7.00.10</t>
   </si>
   <si>
     <t>Single Shape Puzzle Set</t>
   </si>
   <si>
     <t>7.00.10A</t>
   </si>
   <si>
-    <t>Montessori Single Shape Puzzle – Circle</t>
+    <t>Montessori Single Shape Puzzle with Pictures – Circle</t>
   </si>
   <si>
     <t>7.00.11</t>
   </si>
   <si>
     <t>Multiple Shape Puzzle Set</t>
   </si>
   <si>
     <t>7.00.12</t>
   </si>
   <si>
     <t>Cubes on Vertical Dowel</t>
   </si>
   <si>
     <t>7.00.13</t>
   </si>
   <si>
     <t>Discs on Vertical Dowel</t>
   </si>
   <si>
     <t>7.00.14</t>
   </si>
   <si>
     <t>Discs on Horizontal Dowel</t>
   </si>
@@ -437,56 +437,50 @@
     <t>Shape Sorting Game - Learn to Count</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
     <t>Sort Colors &amp; Shapes</t>
   </si>
   <si>
     <t>7.13.01</t>
   </si>
   <si>
     <t>Multiple Shape Blocks with Tray</t>
   </si>
   <si>
     <t>7.14</t>
   </si>
   <si>
     <t>Stacking Tower - 9 pieces</t>
   </si>
   <si>
     <t>7.14.01</t>
   </si>
   <si>
     <t>Building Blocks - Set of 50</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">My First Color and Shape Assorting  Board </t>
   </si>
   <si>
     <t>7.15.02A</t>
   </si>
   <si>
     <t>Colour and Shape Assorting Board</t>
   </si>
   <si>
     <t>7.15.04</t>
   </si>
   <si>
     <t> Toddler Threading Activity with Tray</t>
   </si>
   <si>
     <t>7.22.02</t>
   </si>
   <si>
     <t>Lift-Out Puzzle - Fish</t>
   </si>
   <si>
     <t>7.22.03</t>
   </si>
   <si>
     <t>Lift-Out Puzzle - Horse</t>
   </si>
@@ -1139,54 +1133,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H115"/>
+  <dimension ref="A1:H114"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A115" sqref="A115:C115"/>
+      <selection activeCell="A114" sqref="A114:C114"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="17" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="H1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="H2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="H3" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="H4" s="1" t="s">
@@ -1814,58 +1808,58 @@
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="10">
         <v>23.4</v>
       </c>
       <c r="G39" s="9">
         <v>1.0</v>
       </c>
       <c r="H39" s="10">
         <f>SUM(F39*G39)</f>
         <v>23.4</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>67</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="8"/>
       <c r="E40" s="8"/>
       <c r="F40" s="10">
-        <v>9</v>
+        <v>10.8</v>
       </c>
       <c r="G40" s="9">
         <v>1.0</v>
       </c>
       <c r="H40" s="10">
         <f>SUM(F40*G40)</f>
-        <v>9</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="E41" s="8"/>
       <c r="F41" s="10">
         <v>24.3</v>
       </c>
       <c r="G41" s="9">
         <v>1.0</v>
       </c>
       <c r="H41" s="10">
         <f>SUM(F41*G41)</f>
         <v>24.3</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
@@ -2591,656 +2585,635 @@
       <c r="C76" s="8"/>
       <c r="D76" s="8"/>
       <c r="E76" s="8"/>
       <c r="F76" s="10">
         <v>32.4</v>
       </c>
       <c r="G76" s="9">
         <v>1.0</v>
       </c>
       <c r="H76" s="10">
         <f>SUM(F76*G76)</f>
         <v>32.4</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="8" t="s">
         <v>141</v>
       </c>
       <c r="B77" s="8" t="s">
         <v>142</v>
       </c>
       <c r="C77" s="8"/>
       <c r="D77" s="8"/>
       <c r="E77" s="8"/>
       <c r="F77" s="10">
-        <v>14.4</v>
+        <v>15.3</v>
       </c>
       <c r="G77" s="9">
         <v>1.0</v>
       </c>
       <c r="H77" s="10">
         <f>SUM(F77*G77)</f>
-        <v>14.4</v>
+        <v>15.3</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="8" t="s">
         <v>143</v>
       </c>
       <c r="B78" s="8" t="s">
         <v>144</v>
       </c>
       <c r="C78" s="8"/>
       <c r="D78" s="8"/>
       <c r="E78" s="8"/>
       <c r="F78" s="10">
-        <v>15.3</v>
+        <v>48.6</v>
       </c>
       <c r="G78" s="9">
         <v>1.0</v>
       </c>
       <c r="H78" s="10">
         <f>SUM(F78*G78)</f>
-        <v>15.3</v>
+        <v>48.6</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="8" t="s">
         <v>145</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>146</v>
       </c>
       <c r="C79" s="8"/>
       <c r="D79" s="8"/>
       <c r="E79" s="8"/>
       <c r="F79" s="10">
-        <v>48.6</v>
+        <v>15.3</v>
       </c>
       <c r="G79" s="9">
         <v>1.0</v>
       </c>
       <c r="H79" s="10">
         <f>SUM(F79*G79)</f>
-        <v>48.6</v>
+        <v>15.3</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="8" t="s">
         <v>147</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>148</v>
       </c>
       <c r="C80" s="8"/>
       <c r="D80" s="8"/>
       <c r="E80" s="8"/>
       <c r="F80" s="10">
         <v>15.3</v>
       </c>
       <c r="G80" s="9">
         <v>1.0</v>
       </c>
       <c r="H80" s="10">
         <f>SUM(F80*G80)</f>
         <v>15.3</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="8" t="s">
         <v>149</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>150</v>
       </c>
       <c r="C81" s="8"/>
       <c r="D81" s="8"/>
       <c r="E81" s="8"/>
       <c r="F81" s="10">
-        <v>15.3</v>
+        <v>17.1</v>
       </c>
       <c r="G81" s="9">
         <v>1.0</v>
       </c>
       <c r="H81" s="10">
         <f>SUM(F81*G81)</f>
-        <v>15.3</v>
+        <v>17.1</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="8" t="s">
         <v>151</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>152</v>
       </c>
       <c r="C82" s="8"/>
       <c r="D82" s="8"/>
       <c r="E82" s="8"/>
       <c r="F82" s="10">
-        <v>17.1</v>
+        <v>16.2</v>
       </c>
       <c r="G82" s="9">
         <v>1.0</v>
       </c>
       <c r="H82" s="10">
         <f>SUM(F82*G82)</f>
-        <v>17.1</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="8" t="s">
         <v>153</v>
       </c>
       <c r="B83" s="8" t="s">
         <v>154</v>
       </c>
       <c r="C83" s="8"/>
       <c r="D83" s="8"/>
       <c r="E83" s="8"/>
       <c r="F83" s="10">
-        <v>16.2</v>
+        <v>18.9</v>
       </c>
       <c r="G83" s="9">
         <v>1.0</v>
       </c>
       <c r="H83" s="10">
         <f>SUM(F83*G83)</f>
-        <v>16.2</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="8" t="s">
         <v>155</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>156</v>
       </c>
       <c r="C84" s="8"/>
       <c r="D84" s="8"/>
       <c r="E84" s="8"/>
       <c r="F84" s="10">
-        <v>18.9</v>
+        <v>16.2</v>
       </c>
       <c r="G84" s="9">
         <v>1.0</v>
       </c>
       <c r="H84" s="10">
         <f>SUM(F84*G84)</f>
-        <v>18.9</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="8" t="s">
         <v>157</v>
       </c>
       <c r="B85" s="8" t="s">
         <v>158</v>
       </c>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
       <c r="F85" s="10">
-        <v>16.2</v>
+        <v>22.5</v>
       </c>
       <c r="G85" s="9">
         <v>1.0</v>
       </c>
       <c r="H85" s="10">
         <f>SUM(F85*G85)</f>
-        <v>16.2</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="8" t="s">
         <v>159</v>
       </c>
       <c r="B86" s="8" t="s">
         <v>160</v>
       </c>
       <c r="C86" s="8"/>
       <c r="D86" s="8"/>
       <c r="E86" s="8"/>
       <c r="F86" s="10">
-        <v>22.5</v>
+        <v>62.1</v>
       </c>
       <c r="G86" s="9">
         <v>1.0</v>
       </c>
       <c r="H86" s="10">
         <f>SUM(F86*G86)</f>
-        <v>22.5</v>
+        <v>62.1</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="8" t="s">
         <v>161</v>
       </c>
       <c r="B87" s="8" t="s">
         <v>162</v>
       </c>
       <c r="C87" s="8"/>
       <c r="D87" s="8"/>
       <c r="E87" s="8"/>
       <c r="F87" s="10">
-        <v>62.1</v>
+        <v>32.4</v>
       </c>
       <c r="G87" s="9">
         <v>1.0</v>
       </c>
       <c r="H87" s="10">
         <f>SUM(F87*G87)</f>
-        <v>62.1</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="8" t="s">
         <v>163</v>
       </c>
       <c r="B88" s="8" t="s">
         <v>164</v>
       </c>
       <c r="C88" s="8"/>
       <c r="D88" s="8"/>
       <c r="E88" s="8"/>
       <c r="F88" s="10">
-        <v>32.4</v>
+        <v>46.8</v>
       </c>
       <c r="G88" s="9">
         <v>1.0</v>
       </c>
       <c r="H88" s="10">
         <f>SUM(F88*G88)</f>
-        <v>32.4</v>
+        <v>46.8</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="8" t="s">
         <v>165</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>166</v>
       </c>
       <c r="C89" s="8"/>
       <c r="D89" s="8"/>
       <c r="E89" s="8"/>
       <c r="F89" s="10">
-        <v>46.8</v>
+        <v>115.2</v>
       </c>
       <c r="G89" s="9">
         <v>1.0</v>
       </c>
       <c r="H89" s="10">
         <f>SUM(F89*G89)</f>
-        <v>46.8</v>
+        <v>115.2</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="8" t="s">
         <v>167</v>
       </c>
       <c r="B90" s="8" t="s">
         <v>168</v>
       </c>
       <c r="C90" s="8"/>
       <c r="D90" s="8"/>
       <c r="E90" s="8"/>
       <c r="F90" s="10">
-        <v>115.2</v>
+        <v>55.8</v>
       </c>
       <c r="G90" s="9">
         <v>1.0</v>
       </c>
       <c r="H90" s="10">
         <f>SUM(F90*G90)</f>
-        <v>115.2</v>
+        <v>55.8</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="8" t="s">
         <v>169</v>
       </c>
       <c r="B91" s="8" t="s">
         <v>170</v>
       </c>
       <c r="C91" s="8"/>
       <c r="D91" s="8"/>
       <c r="E91" s="8"/>
       <c r="F91" s="10">
-        <v>55.8</v>
+        <v>48.6</v>
       </c>
       <c r="G91" s="9">
         <v>1.0</v>
       </c>
       <c r="H91" s="10">
         <f>SUM(F91*G91)</f>
-        <v>55.8</v>
+        <v>48.6</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="8" t="s">
         <v>171</v>
       </c>
       <c r="B92" s="8" t="s">
         <v>172</v>
       </c>
       <c r="C92" s="8"/>
       <c r="D92" s="8"/>
       <c r="E92" s="8"/>
       <c r="F92" s="10">
-        <v>48.6</v>
+        <v>46.8</v>
       </c>
       <c r="G92" s="9">
         <v>1.0</v>
       </c>
       <c r="H92" s="10">
         <f>SUM(F92*G92)</f>
-        <v>48.6</v>
+        <v>46.8</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="8" t="s">
         <v>173</v>
       </c>
       <c r="B93" s="8" t="s">
         <v>174</v>
       </c>
       <c r="C93" s="8"/>
       <c r="D93" s="8"/>
       <c r="E93" s="8"/>
       <c r="F93" s="10">
         <v>46.8</v>
       </c>
       <c r="G93" s="9">
         <v>1.0</v>
       </c>
       <c r="H93" s="10">
         <f>SUM(F93*G93)</f>
         <v>46.8</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="8" t="s">
         <v>175</v>
       </c>
       <c r="B94" s="8" t="s">
         <v>176</v>
       </c>
       <c r="C94" s="8"/>
       <c r="D94" s="8"/>
       <c r="E94" s="8"/>
       <c r="F94" s="10">
-        <v>46.8</v>
+        <v>32.4</v>
       </c>
       <c r="G94" s="9">
         <v>1.0</v>
       </c>
       <c r="H94" s="10">
         <f>SUM(F94*G94)</f>
-        <v>46.8</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="8" t="s">
         <v>177</v>
       </c>
       <c r="B95" s="8" t="s">
         <v>178</v>
       </c>
       <c r="C95" s="8"/>
       <c r="D95" s="8"/>
       <c r="E95" s="8"/>
       <c r="F95" s="10">
         <v>32.4</v>
       </c>
       <c r="G95" s="9">
         <v>1.0</v>
       </c>
       <c r="H95" s="10">
         <f>SUM(F95*G95)</f>
         <v>32.4</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="8" t="s">
         <v>179</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>180</v>
       </c>
       <c r="C96" s="8"/>
       <c r="D96" s="8"/>
       <c r="E96" s="8"/>
       <c r="F96" s="10">
-        <v>32.4</v>
+        <v>95.4</v>
       </c>
       <c r="G96" s="9">
         <v>1.0</v>
       </c>
       <c r="H96" s="10">
         <f>SUM(F96*G96)</f>
-        <v>32.4</v>
+        <v>95.4</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="8" t="s">
         <v>181</v>
       </c>
       <c r="B97" s="8" t="s">
         <v>182</v>
       </c>
       <c r="C97" s="8"/>
       <c r="D97" s="8"/>
       <c r="E97" s="8"/>
       <c r="F97" s="10">
-        <v>95.4</v>
+        <v>85.5</v>
       </c>
       <c r="G97" s="9">
         <v>1.0</v>
       </c>
       <c r="H97" s="10">
         <f>SUM(F97*G97)</f>
-        <v>95.4</v>
+        <v>85.5</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="8" t="s">
         <v>183</v>
       </c>
       <c r="B98" s="8" t="s">
         <v>184</v>
       </c>
       <c r="C98" s="8"/>
       <c r="D98" s="8"/>
       <c r="E98" s="8"/>
       <c r="F98" s="10">
-        <v>85.5</v>
+        <v>16.2</v>
       </c>
       <c r="G98" s="9">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
       <c r="H98" s="10">
         <f>SUM(F98*G98)</f>
-        <v>85.5</v>
+        <v>97.2</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="8" t="s">
         <v>185</v>
       </c>
       <c r="B99" s="8" t="s">
         <v>186</v>
       </c>
       <c r="C99" s="8"/>
       <c r="D99" s="8"/>
       <c r="E99" s="8"/>
       <c r="F99" s="10">
-        <v>16.2</v>
+        <v>19.8</v>
       </c>
       <c r="G99" s="9">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="H99" s="10">
         <f>SUM(F99*G99)</f>
-        <v>97.2</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="8" t="s">
         <v>187</v>
       </c>
       <c r="B100" s="8" t="s">
         <v>188</v>
       </c>
       <c r="C100" s="8"/>
       <c r="D100" s="8"/>
       <c r="E100" s="8"/>
       <c r="F100" s="10">
         <v>19.8</v>
       </c>
       <c r="G100" s="9">
         <v>1.0</v>
       </c>
       <c r="H100" s="10">
         <f>SUM(F100*G100)</f>
         <v>19.8</v>
       </c>
     </row>
     <row r="101" spans="1:8">
-      <c r="A101" s="8" t="s">
+      <c r="G101" s="12" t="s">
         <v>189</v>
       </c>
-      <c r="B101" s="8" t="s">
-[...13 lines deleted...]
-        <v>19.8</v>
+      <c r="H101" s="11">
+        <f>SUM(H15:H100)</f>
+        <v>3355.2</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="G102" s="12" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="H102" s="11">
-        <f>SUM(H15:H101)</f>
-        <v>3367.8</v>
+        <f>IF(AND(H101&gt;=1000,H101&lt;5000),H101*0.03,IF(AND(H101&gt;=5000,H101&lt;10000),H101*0.04,IF(H101&gt;=10000,H101*0.05,0)))</f>
+        <v>100.656</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="G103" s="12" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="H103" s="11">
-        <f>IF(AND(H102&gt;=1000,H102&lt;5000),H102*0.03,IF(AND(H102&gt;=5000,H102&lt;10000),H102*0.04,IF(H102&gt;=10000,H102*0.05,0)))</f>
-        <v>101.034</v>
+        <f>H101-H102</f>
+        <v>3254.544</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="G104" s="12" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="H104" s="11">
-        <f>H102-H103</f>
-        <v>3266.766</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="G105" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="H105" s="11">
+        <f>SUM(H103:H104)</f>
+        <v>3254.544</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" customHeight="1" ht="22">
+      <c r="A108" s="13" t="s">
         <v>194</v>
       </c>
-      <c r="H105" s="11">
-[...4 lines deleted...]
-      <c r="G106" s="12" t="s">
+      <c r="B108" s="13"/>
+      <c r="C108" s="13"/>
+    </row>
+    <row r="109" spans="1:8" customHeight="1" ht="29">
+      <c r="A109" s="14" t="s">
         <v>195</v>
       </c>
-      <c r="H106" s="11">
-[...9 lines deleted...]
-      <c r="C109" s="13"/>
+      <c r="B109" s="14"/>
+      <c r="C109" s="14"/>
     </row>
     <row r="110" spans="1:8" customHeight="1" ht="29">
       <c r="A110" s="14" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B110" s="14"/>
       <c r="C110" s="14"/>
     </row>
     <row r="111" spans="1:8" customHeight="1" ht="29">
       <c r="A111" s="14" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B111" s="14"/>
       <c r="C111" s="14"/>
     </row>
-    <row r="112" spans="1:8" customHeight="1" ht="29">
+    <row r="112" spans="1:8" customHeight="1" ht="19">
       <c r="A112" s="14" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B112" s="14"/>
       <c r="C112" s="14"/>
     </row>
-    <row r="113" spans="1:8" customHeight="1" ht="19">
-      <c r="A113" s="14" t="s">
+    <row r="113" spans="1:8" customHeight="1" ht="21">
+      <c r="A113" s="15" t="s">
+        <v>199</v>
+      </c>
+      <c r="B113" s="15"/>
+      <c r="C113" s="15"/>
+    </row>
+    <row r="114" spans="1:8" customHeight="1" ht="29">
+      <c r="A114" s="15" t="s">
         <v>200</v>
-      </c>
-[...5 lines deleted...]
-        <v>201</v>
       </c>
       <c r="B114" s="15"/>
       <c r="C114" s="15"/>
-    </row>
-[...5 lines deleted...]
-      <c r="C115" s="15"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:E8"/>
     <mergeCell ref="F7:H7"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="A9:E11"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="F10:H10"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="A12:E13"/>
     <mergeCell ref="F12:H13"/>
     <mergeCell ref="B14:E14"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="B22:E22"/>
     <mergeCell ref="B23:E23"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="B25:E25"/>
@@ -3297,58 +3270,57 @@
     <mergeCell ref="B76:E76"/>
     <mergeCell ref="B77:E77"/>
     <mergeCell ref="B78:E78"/>
     <mergeCell ref="B79:E79"/>
     <mergeCell ref="B80:E80"/>
     <mergeCell ref="B81:E81"/>
     <mergeCell ref="B82:E82"/>
     <mergeCell ref="B83:E83"/>
     <mergeCell ref="B84:E84"/>
     <mergeCell ref="B85:E85"/>
     <mergeCell ref="B86:E86"/>
     <mergeCell ref="B87:E87"/>
     <mergeCell ref="B88:E88"/>
     <mergeCell ref="B89:E89"/>
     <mergeCell ref="B90:E90"/>
     <mergeCell ref="B91:E91"/>
     <mergeCell ref="B92:E92"/>
     <mergeCell ref="B93:E93"/>
     <mergeCell ref="B94:E94"/>
     <mergeCell ref="B95:E95"/>
     <mergeCell ref="B96:E96"/>
     <mergeCell ref="B97:E97"/>
     <mergeCell ref="B98:E98"/>
     <mergeCell ref="B99:E99"/>
     <mergeCell ref="B100:E100"/>
-    <mergeCell ref="B101:E101"/>
+    <mergeCell ref="A108:C108"/>
     <mergeCell ref="A109:C109"/>
     <mergeCell ref="A110:C110"/>
     <mergeCell ref="A111:C111"/>
     <mergeCell ref="A112:C112"/>
     <mergeCell ref="A113:C113"/>
     <mergeCell ref="A114:C114"/>
-    <mergeCell ref="A115:C115"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddFooter>&amp;C Page &amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>