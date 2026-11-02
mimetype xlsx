--- v7 (2026-09-17)
+++ v8 (2026-11-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="E &amp; O MONTESSORI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
   <si>
     <t>152 Worthington Ave, Richmond Hill</t>
   </si>
   <si>
     <t>Ontario, Canada, L4E 4N7</t>
   </si>
   <si>
     <t>Tel: (905) 313-0530       Fax: (905) 313-0402</t>
   </si>
   <si>
     <t>montessori1907@gmail.com</t>
   </si>
   <si>
     <t>www.montessorimaterials.com</t>
   </si>
   <si>
     <t>Full Classroom Package - Toddler</t>
   </si>
   <si>
     <t xml:space="preserve">Bill to: </t>
   </si>
   <si>
     <t>Shipping Address:</t>
   </si>
   <si>
@@ -472,117 +472,93 @@
   <si>
     <t> Toddler Threading Activity with Tray</t>
   </si>
   <si>
     <t>7.22.02</t>
   </si>
   <si>
     <t>Lift-Out Puzzle - Fish</t>
   </si>
   <si>
     <t>7.22.03</t>
   </si>
   <si>
     <t>Lift-Out Puzzle - Horse</t>
   </si>
   <si>
     <t>7.23.05</t>
   </si>
   <si>
     <t>Wooden Hands Puzzle</t>
   </si>
   <si>
     <t>7.23.07</t>
   </si>
   <si>
-    <t>Fall Collection: Tractor, Lift-out Puzzle</t>
+    <t>Tractor, Lift-out Puzzle</t>
   </si>
   <si>
     <t>7.23.08</t>
   </si>
   <si>
     <t>Touch and Feel Wooden Puzzle</t>
   </si>
   <si>
     <t>7.24.01</t>
   </si>
   <si>
     <t>Bear Wooden Layer Puzzle</t>
   </si>
   <si>
     <t>7.39.03</t>
   </si>
   <si>
     <t>Dolphin Balancing Game</t>
   </si>
   <si>
     <t>7.45</t>
   </si>
   <si>
     <t>Toddler Texture Squares - 10 pairs</t>
   </si>
   <si>
     <t>7.46</t>
   </si>
   <si>
     <t>First Lock Box</t>
   </si>
   <si>
-    <t>7.47</t>
-[...4 lines deleted...]
-  <si>
     <t>7.47.01</t>
   </si>
   <si>
     <t>Lock Boxes with Objects and Tray-Set of 6</t>
   </si>
   <si>
     <t>7.47.02</t>
   </si>
   <si>
     <t>Wooden House with Locks &amp; Keys</t>
-  </si>
-[...16 lines deleted...]
-    <t>Healthy Dinner</t>
   </si>
   <si>
     <t>7.51.04A</t>
   </si>
   <si>
     <t xml:space="preserve"> Bushel of Fruit</t>
   </si>
   <si>
     <t>7.51.04B</t>
   </si>
   <si>
     <t xml:space="preserve">Bushel of Veggies </t>
   </si>
   <si>
     <t>7.52.02A</t>
   </si>
   <si>
     <t>Wooden Ball Tracker </t>
   </si>
   <si>
     <t>7.52.04A</t>
   </si>
   <si>
     <t xml:space="preserve">Wooden Box with Locks and Latches </t>
   </si>
@@ -1133,54 +1109,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H114"/>
+  <dimension ref="A1:H110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A114" sqref="A114:C114"/>
+      <selection activeCell="A110" sqref="A110:C110"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="17" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="H1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="H2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="H3" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="H4" s="1" t="s">
@@ -1325,58 +1301,58 @@
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="10">
         <v>22.5</v>
       </c>
       <c r="G16" s="9">
         <v>1.0</v>
       </c>
       <c r="H16" s="10">
         <f>SUM(F16*G16)</f>
         <v>22.5</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="10">
-        <v>26.1</v>
+        <v>34.2</v>
       </c>
       <c r="G17" s="9">
         <v>1.0</v>
       </c>
       <c r="H17" s="10">
         <f>SUM(F17*G17)</f>
-        <v>26.1</v>
+        <v>34.2</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="10">
         <v>25.2</v>
       </c>
       <c r="G18" s="9">
         <v>1.0</v>
       </c>
       <c r="H18" s="10">
         <f>SUM(F18*G18)</f>
         <v>25.2</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
@@ -2459,58 +2435,58 @@
       <c r="C70" s="8"/>
       <c r="D70" s="8"/>
       <c r="E70" s="8"/>
       <c r="F70" s="10">
         <v>50.4</v>
       </c>
       <c r="G70" s="9">
         <v>1.0</v>
       </c>
       <c r="H70" s="10">
         <f>SUM(F70*G70)</f>
         <v>50.4</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8" t="s">
         <v>129</v>
       </c>
       <c r="B71" s="8" t="s">
         <v>130</v>
       </c>
       <c r="C71" s="8"/>
       <c r="D71" s="8"/>
       <c r="E71" s="8"/>
       <c r="F71" s="10">
-        <v>19.8</v>
+        <v>23.4</v>
       </c>
       <c r="G71" s="9">
         <v>1.0</v>
       </c>
       <c r="H71" s="10">
         <f>SUM(F71*G71)</f>
-        <v>19.8</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="8" t="s">
         <v>131</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>132</v>
       </c>
       <c r="C72" s="8"/>
       <c r="D72" s="8"/>
       <c r="E72" s="8"/>
       <c r="F72" s="10">
         <v>34.2</v>
       </c>
       <c r="G72" s="9">
         <v>1.0</v>
       </c>
       <c r="H72" s="10">
         <f>SUM(F72*G72)</f>
         <v>34.2</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="8" t="s">
@@ -2816,404 +2792,320 @@
       <c r="C87" s="8"/>
       <c r="D87" s="8"/>
       <c r="E87" s="8"/>
       <c r="F87" s="10">
         <v>32.4</v>
       </c>
       <c r="G87" s="9">
         <v>1.0</v>
       </c>
       <c r="H87" s="10">
         <f>SUM(F87*G87)</f>
         <v>32.4</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="8" t="s">
         <v>163</v>
       </c>
       <c r="B88" s="8" t="s">
         <v>164</v>
       </c>
       <c r="C88" s="8"/>
       <c r="D88" s="8"/>
       <c r="E88" s="8"/>
       <c r="F88" s="10">
-        <v>46.8</v>
+        <v>115.2</v>
       </c>
       <c r="G88" s="9">
         <v>1.0</v>
       </c>
       <c r="H88" s="10">
         <f>SUM(F88*G88)</f>
-        <v>46.8</v>
+        <v>115.2</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="8" t="s">
         <v>165</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>166</v>
       </c>
       <c r="C89" s="8"/>
       <c r="D89" s="8"/>
       <c r="E89" s="8"/>
       <c r="F89" s="10">
-        <v>115.2</v>
+        <v>55.8</v>
       </c>
       <c r="G89" s="9">
         <v>1.0</v>
       </c>
       <c r="H89" s="10">
         <f>SUM(F89*G89)</f>
-        <v>115.2</v>
+        <v>55.8</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="8" t="s">
         <v>167</v>
       </c>
       <c r="B90" s="8" t="s">
         <v>168</v>
       </c>
       <c r="C90" s="8"/>
       <c r="D90" s="8"/>
       <c r="E90" s="8"/>
       <c r="F90" s="10">
-        <v>55.8</v>
+        <v>32.4</v>
       </c>
       <c r="G90" s="9">
         <v>1.0</v>
       </c>
       <c r="H90" s="10">
         <f>SUM(F90*G90)</f>
-        <v>55.8</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="8" t="s">
         <v>169</v>
       </c>
       <c r="B91" s="8" t="s">
         <v>170</v>
       </c>
       <c r="C91" s="8"/>
       <c r="D91" s="8"/>
       <c r="E91" s="8"/>
       <c r="F91" s="10">
-        <v>48.6</v>
+        <v>32.4</v>
       </c>
       <c r="G91" s="9">
         <v>1.0</v>
       </c>
       <c r="H91" s="10">
         <f>SUM(F91*G91)</f>
-        <v>48.6</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="8" t="s">
         <v>171</v>
       </c>
       <c r="B92" s="8" t="s">
         <v>172</v>
       </c>
       <c r="C92" s="8"/>
       <c r="D92" s="8"/>
       <c r="E92" s="8"/>
       <c r="F92" s="10">
-        <v>46.8</v>
+        <v>95.4</v>
       </c>
       <c r="G92" s="9">
         <v>1.0</v>
       </c>
       <c r="H92" s="10">
         <f>SUM(F92*G92)</f>
-        <v>46.8</v>
+        <v>95.4</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="8" t="s">
         <v>173</v>
       </c>
       <c r="B93" s="8" t="s">
         <v>174</v>
       </c>
       <c r="C93" s="8"/>
       <c r="D93" s="8"/>
       <c r="E93" s="8"/>
       <c r="F93" s="10">
-        <v>46.8</v>
+        <v>85.5</v>
       </c>
       <c r="G93" s="9">
         <v>1.0</v>
       </c>
       <c r="H93" s="10">
         <f>SUM(F93*G93)</f>
-        <v>46.8</v>
+        <v>85.5</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="8" t="s">
         <v>175</v>
       </c>
       <c r="B94" s="8" t="s">
         <v>176</v>
       </c>
       <c r="C94" s="8"/>
       <c r="D94" s="8"/>
       <c r="E94" s="8"/>
       <c r="F94" s="10">
-        <v>32.4</v>
+        <v>16.2</v>
       </c>
       <c r="G94" s="9">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
       <c r="H94" s="10">
         <f>SUM(F94*G94)</f>
-        <v>32.4</v>
+        <v>97.2</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="8" t="s">
         <v>177</v>
       </c>
       <c r="B95" s="8" t="s">
         <v>178</v>
       </c>
       <c r="C95" s="8"/>
       <c r="D95" s="8"/>
       <c r="E95" s="8"/>
       <c r="F95" s="10">
-        <v>32.4</v>
+        <v>19.8</v>
       </c>
       <c r="G95" s="9">
         <v>1.0</v>
       </c>
       <c r="H95" s="10">
         <f>SUM(F95*G95)</f>
-        <v>32.4</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="8" t="s">
         <v>179</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>180</v>
       </c>
       <c r="C96" s="8"/>
       <c r="D96" s="8"/>
       <c r="E96" s="8"/>
       <c r="F96" s="10">
-        <v>95.4</v>
+        <v>19.8</v>
       </c>
       <c r="G96" s="9">
         <v>1.0</v>
       </c>
       <c r="H96" s="10">
         <f>SUM(F96*G96)</f>
-        <v>95.4</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="97" spans="1:8">
-      <c r="A97" s="8" t="s">
+      <c r="G97" s="12" t="s">
         <v>181</v>
       </c>
-      <c r="B97" s="8" t="s">
+      <c r="H97" s="11">
+        <f>SUM(H15:H96)</f>
+        <v>3177.9</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="G98" s="12" t="s">
         <v>182</v>
       </c>
-      <c r="C97" s="8"/>
-[...14 lines deleted...]
-      <c r="A98" s="8" t="s">
+      <c r="H98" s="11">
+        <f>IF(AND(H97&gt;=1000,H97&lt;5000),H97*0.03,IF(AND(H97&gt;=5000,H97&lt;10000),H97*0.04,IF(H97&gt;=10000,H97*0.05,0)))</f>
+        <v>95.337</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="G99" s="12" t="s">
         <v>183</v>
       </c>
-      <c r="B98" s="8" t="s">
+      <c r="H99" s="11">
+        <f>H97-H98</f>
+        <v>3082.563</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="G100" s="12" t="s">
         <v>184</v>
       </c>
-      <c r="C98" s="8"/>
-[...52 lines deleted...]
-        <v>19.8</v>
+      <c r="H100" s="11">
+        <v>0.0</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="G101" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="H101" s="11">
+        <f>SUM(H99:H100)</f>
+        <v>3082.563</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" customHeight="1" ht="22">
+      <c r="A104" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="B104" s="13"/>
+      <c r="C104" s="13"/>
+    </row>
+    <row r="105" spans="1:8" customHeight="1" ht="29">
+      <c r="A105" s="14" t="s">
+        <v>187</v>
+      </c>
+      <c r="B105" s="14"/>
+      <c r="C105" s="14"/>
+    </row>
+    <row r="106" spans="1:8" customHeight="1" ht="29">
+      <c r="A106" s="14" t="s">
+        <v>188</v>
+      </c>
+      <c r="B106" s="14"/>
+      <c r="C106" s="14"/>
+    </row>
+    <row r="107" spans="1:8" customHeight="1" ht="29">
+      <c r="A107" s="14" t="s">
         <v>189</v>
       </c>
-      <c r="H101" s="11">
-[...5 lines deleted...]
-      <c r="G102" s="12" t="s">
+      <c r="B107" s="14"/>
+      <c r="C107" s="14"/>
+    </row>
+    <row r="108" spans="1:8" customHeight="1" ht="19">
+      <c r="A108" s="14" t="s">
         <v>190</v>
       </c>
-      <c r="H102" s="11">
-[...5 lines deleted...]
-      <c r="G103" s="12" t="s">
+      <c r="B108" s="14"/>
+      <c r="C108" s="14"/>
+    </row>
+    <row r="109" spans="1:8" customHeight="1" ht="21">
+      <c r="A109" s="15" t="s">
         <v>191</v>
       </c>
-      <c r="H103" s="11">
-[...5 lines deleted...]
-      <c r="G104" s="12" t="s">
+      <c r="B109" s="15"/>
+      <c r="C109" s="15"/>
+    </row>
+    <row r="110" spans="1:8" customHeight="1" ht="29">
+      <c r="A110" s="15" t="s">
         <v>192</v>
       </c>
-      <c r="H104" s="11">
-[...59 lines deleted...]
-      <c r="C114" s="15"/>
+      <c r="B110" s="15"/>
+      <c r="C110" s="15"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:E8"/>
     <mergeCell ref="F7:H7"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="A9:E11"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="F10:H10"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="A12:E13"/>
     <mergeCell ref="F12:H13"/>
     <mergeCell ref="B14:E14"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="B22:E22"/>
     <mergeCell ref="B23:E23"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="B25:E25"/>
@@ -3266,61 +3158,57 @@
     <mergeCell ref="B72:E72"/>
     <mergeCell ref="B73:E73"/>
     <mergeCell ref="B74:E74"/>
     <mergeCell ref="B75:E75"/>
     <mergeCell ref="B76:E76"/>
     <mergeCell ref="B77:E77"/>
     <mergeCell ref="B78:E78"/>
     <mergeCell ref="B79:E79"/>
     <mergeCell ref="B80:E80"/>
     <mergeCell ref="B81:E81"/>
     <mergeCell ref="B82:E82"/>
     <mergeCell ref="B83:E83"/>
     <mergeCell ref="B84:E84"/>
     <mergeCell ref="B85:E85"/>
     <mergeCell ref="B86:E86"/>
     <mergeCell ref="B87:E87"/>
     <mergeCell ref="B88:E88"/>
     <mergeCell ref="B89:E89"/>
     <mergeCell ref="B90:E90"/>
     <mergeCell ref="B91:E91"/>
     <mergeCell ref="B92:E92"/>
     <mergeCell ref="B93:E93"/>
     <mergeCell ref="B94:E94"/>
     <mergeCell ref="B95:E95"/>
     <mergeCell ref="B96:E96"/>
-    <mergeCell ref="B97:E97"/>
-[...2 lines deleted...]
-    <mergeCell ref="B100:E100"/>
+    <mergeCell ref="A104:C104"/>
+    <mergeCell ref="A105:C105"/>
+    <mergeCell ref="A106:C106"/>
+    <mergeCell ref="A107:C107"/>
     <mergeCell ref="A108:C108"/>
     <mergeCell ref="A109:C109"/>
     <mergeCell ref="A110:C110"/>
-    <mergeCell ref="A111:C111"/>
-[...2 lines deleted...]
-    <mergeCell ref="A114:C114"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddFooter>&amp;C Page &amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>