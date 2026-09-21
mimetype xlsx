--- v6 (2026-08-07)
+++ v7 (2026-09-21)
@@ -886,51 +886,51 @@
   <si>
     <t>Green Phonogram Word List Cards</t>
   </si>
   <si>
     <t>3.09.05A</t>
   </si>
   <si>
     <t xml:space="preserve">Farm Game 1 - Phonetic </t>
   </si>
   <si>
     <t>3.09.05B</t>
   </si>
   <si>
     <t>Farm Game 2 - With Adverb</t>
   </si>
   <si>
     <t>3.09.05C</t>
   </si>
   <si>
     <t>Singular and Plural Exercise</t>
   </si>
   <si>
     <t>4.01.01</t>
   </si>
   <si>
-    <t xml:space="preserve">The Number Rods - Montessori </t>
+    <t xml:space="preserve">Number Rods - Montessori </t>
   </si>
   <si>
     <t>4.01.02</t>
   </si>
   <si>
     <t>Numerals for Number Rods</t>
   </si>
   <si>
     <t>4.02</t>
   </si>
   <si>
     <t>Sandpaper Numerals with Box</t>
   </si>
   <si>
     <t>4.03</t>
   </si>
   <si>
     <t>Spindle Boxes - the Whole Set</t>
   </si>
   <si>
     <t>4.04</t>
   </si>
   <si>
     <t>Introduction to Decimal Quantity</t>
   </si>
@@ -4682,58 +4682,58 @@
       <c r="C121" s="8"/>
       <c r="D121" s="8"/>
       <c r="E121" s="8"/>
       <c r="F121" s="10">
         <v>17.1</v>
       </c>
       <c r="G121" s="9">
         <v>1.0</v>
       </c>
       <c r="H121" s="10">
         <f>SUM(F121*G121)</f>
         <v>17.1</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="8" t="s">
         <v>231</v>
       </c>
       <c r="B122" s="8" t="s">
         <v>232</v>
       </c>
       <c r="C122" s="8"/>
       <c r="D122" s="8"/>
       <c r="E122" s="8"/>
       <c r="F122" s="10">
-        <v>6.66</v>
+        <v>6.75</v>
       </c>
       <c r="G122" s="9">
         <v>1.0</v>
       </c>
       <c r="H122" s="10">
         <f>SUM(F122*G122)</f>
-        <v>6.66</v>
+        <v>6.75</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="8" t="s">
         <v>233</v>
       </c>
       <c r="B123" s="8" t="s">
         <v>234</v>
       </c>
       <c r="C123" s="8"/>
       <c r="D123" s="8"/>
       <c r="E123" s="8"/>
       <c r="F123" s="10">
         <v>55.8</v>
       </c>
       <c r="G123" s="9">
         <v>1.0</v>
       </c>
       <c r="H123" s="10">
         <f>SUM(F123*G123)</f>
         <v>55.8</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="8" t="s">
@@ -8268,86 +8268,86 @@
         <v>571</v>
       </c>
       <c r="B292" s="8" t="s">
         <v>572</v>
       </c>
       <c r="C292" s="8"/>
       <c r="D292" s="8"/>
       <c r="E292" s="8"/>
       <c r="F292" s="10">
         <v>19.8</v>
       </c>
       <c r="G292" s="9">
         <v>4.0</v>
       </c>
       <c r="H292" s="10">
         <f>SUM(F292*G292)</f>
         <v>79.2</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="G293" s="12" t="s">
         <v>573</v>
       </c>
       <c r="H293" s="11">
         <f>SUM(H15:H292)</f>
-        <v>16768.71</v>
+        <v>16768.8</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="G294" s="12" t="s">
         <v>574</v>
       </c>
       <c r="H294" s="11">
         <f>IF(AND(H293&gt;=1000,H293&lt;5000),H293*0.03,IF(AND(H293&gt;=5000,H293&lt;10000),H293*0.04,IF(H293&gt;=10000,H293*0.05,0)))</f>
-        <v>838.4355</v>
+        <v>838.44</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="G295" s="12" t="s">
         <v>575</v>
       </c>
       <c r="H295" s="11">
         <f>H293-H294</f>
-        <v>15930.2745</v>
+        <v>15930.36</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="G296" s="12" t="s">
         <v>576</v>
       </c>
       <c r="H296" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="G297" s="12" t="s">
         <v>577</v>
       </c>
       <c r="H297" s="11">
         <f>SUM(H295:H296)</f>
-        <v>15930.2745</v>
+        <v>15930.36</v>
       </c>
     </row>
     <row r="300" spans="1:8" customHeight="1" ht="22">
       <c r="A300" s="13" t="s">
         <v>578</v>
       </c>
       <c r="B300" s="13"/>
       <c r="C300" s="13"/>
     </row>
     <row r="301" spans="1:8" customHeight="1" ht="29">
       <c r="A301" s="14" t="s">
         <v>579</v>
       </c>
       <c r="B301" s="14"/>
       <c r="C301" s="14"/>
     </row>
     <row r="302" spans="1:8" customHeight="1" ht="29">
       <c r="A302" s="14" t="s">
         <v>580</v>
       </c>
       <c r="B302" s="14"/>
       <c r="C302" s="14"/>
     </row>
     <row r="303" spans="1:8" customHeight="1" ht="29">
       <c r="A303" s="14" t="s">