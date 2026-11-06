--- v7 (2026-09-21)
+++ v8 (2026-11-06)
@@ -388,51 +388,51 @@
   <si>
     <t xml:space="preserve">Window Washing Set/Window Cleaning </t>
   </si>
   <si>
     <t>1.07.13A</t>
   </si>
   <si>
     <t xml:space="preserve">Egg Slicing/Peeling Activity Set </t>
   </si>
   <si>
     <t>1.07.13B</t>
   </si>
   <si>
     <t>Banana Slicing Activity</t>
   </si>
   <si>
     <t>1.07.14A</t>
   </si>
   <si>
     <t xml:space="preserve">Juice Squeezing Activity </t>
   </si>
   <si>
     <t>1.07.14B</t>
   </si>
   <si>
-    <t>Fall Collection: Apple Serving Activity</t>
+    <t>Apple Serving Activity</t>
   </si>
   <si>
     <t>1.07.26</t>
   </si>
   <si>
     <t>Tooth and Mouth Model Montessori</t>
   </si>
   <si>
     <t>1.08.01</t>
   </si>
   <si>
     <t>Glue and Paste Wooden Set</t>
   </si>
   <si>
     <t>1.08.02</t>
   </si>
   <si>
     <t>Cutting Exercise Activity</t>
   </si>
   <si>
     <t>1.09.04</t>
   </si>
   <si>
     <t>Cloth Washing Activity</t>
   </si>
@@ -808,105 +808,105 @@
   <si>
     <t>Medium Movable Alphabet, Cursive Red &amp; Blue with Box</t>
   </si>
   <si>
     <t>3.06.24</t>
   </si>
   <si>
     <t>Grammar Symbol Ruler</t>
   </si>
   <si>
     <t>3.06.25</t>
   </si>
   <si>
     <t>Noun and Verb Introduction Solids with Tray</t>
   </si>
   <si>
     <t>3.06.26A</t>
   </si>
   <si>
     <t>Solid Grammar Symbols with Tray</t>
   </si>
   <si>
     <t>3.07.01</t>
   </si>
   <si>
-    <t>Pink Picture Sheets (9) with Word Cards (54), laminated</t>
+    <t>Montessori Pink Series Picture Sheets &amp; Word Cards</t>
   </si>
   <si>
     <t>3.07.02B</t>
   </si>
   <si>
-    <t>Clear Plastic Boxes with Objects and Pink Word Cards</t>
+    <t>Montessori Pink Series Object &amp; Word Card Set with Plastic Boxes</t>
   </si>
   <si>
     <t>3.07.02C</t>
   </si>
   <si>
-    <t xml:space="preserve">Phonetic Object Box One With Pink Cards </t>
+    <t>Montessori Pink Series Object Box 1 with Word Cards</t>
   </si>
   <si>
     <t>3.07.03D</t>
   </si>
   <si>
-    <t>Pink Picture Cards &amp; Word Cards with Plastic Boxes</t>
+    <t>Montessori Pink Series Picture &amp; Word Card Set with Plastic Boxes</t>
   </si>
   <si>
     <t>3.08.01</t>
   </si>
   <si>
-    <t>Blue Picture Sheets (9) with Word Cards (54), laminated</t>
+    <t>Montessori Blue Series Picture Sheets &amp; Word Cards</t>
   </si>
   <si>
     <t>3.08.02B</t>
   </si>
   <si>
-    <t>Clear Plastic Boxes with Objects and Blue Word Cards</t>
+    <t>Montessori Blue Series Object &amp; Word Card Set with Plastic Boxes</t>
   </si>
   <si>
     <t>3.08.02C</t>
   </si>
   <si>
-    <t>Phonetic Object Box Two with Blue Cards</t>
+    <t>Montessori Blue Series Object Box 2 with Word Cards</t>
   </si>
   <si>
     <t>3.08.03D</t>
   </si>
   <si>
-    <t>Blue Picture Cards &amp; Word Cards with Plastic Boxes</t>
+    <t>Montessori Blue Series Picture &amp; Word Card Set with Plastic Boxes</t>
   </si>
   <si>
     <t>3.09.01D</t>
   </si>
   <si>
-    <t>Green Picture Cards &amp; Word Cards with Plastic Boxes</t>
+    <t>Montessori Green Series Picture &amp; Word Card Set with Clear Plastic Boxes</t>
   </si>
   <si>
     <t>3.09.03</t>
   </si>
   <si>
-    <t>Green Phonogram Word List Cards</t>
+    <t>Montessori Green Series Phonogram Word List Cards – 65 Cards</t>
   </si>
   <si>
     <t>3.09.05A</t>
   </si>
   <si>
     <t xml:space="preserve">Farm Game 1 - Phonetic </t>
   </si>
   <si>
     <t>3.09.05B</t>
   </si>
   <si>
     <t>Farm Game 2 - With Adverb</t>
   </si>
   <si>
     <t>3.09.05C</t>
   </si>
   <si>
     <t>Singular and Plural Exercise</t>
   </si>
   <si>
     <t>4.01.01</t>
   </si>
   <si>
     <t xml:space="preserve">Number Rods - Montessori </t>
   </si>
@@ -2792,79 +2792,79 @@
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="10">
         <v>35.55</v>
       </c>
       <c r="G31" s="9">
         <v>1.0</v>
       </c>
       <c r="H31" s="10">
         <f>SUM(F31*G31)</f>
         <v>35.55</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="10">
-        <v>95.4</v>
+        <v>88.2</v>
       </c>
       <c r="G32" s="9">
         <v>1.0</v>
       </c>
       <c r="H32" s="10">
         <f>SUM(F32*G32)</f>
-        <v>95.4</v>
+        <v>88.2</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="10">
-        <v>14.4</v>
+        <v>16.2</v>
       </c>
       <c r="G33" s="9">
         <v>1.0</v>
       </c>
       <c r="H33" s="10">
         <f>SUM(F33*G33)</f>
-        <v>14.4</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="10">
         <v>16.2</v>
       </c>
       <c r="G34" s="9">
         <v>1.0</v>
       </c>
       <c r="H34" s="10">
         <f>SUM(F34*G34)</f>
         <v>16.2</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
@@ -3149,58 +3149,58 @@
       <c r="C48" s="8"/>
       <c r="D48" s="8"/>
       <c r="E48" s="8"/>
       <c r="F48" s="10">
         <v>23.4</v>
       </c>
       <c r="G48" s="9">
         <v>1.0</v>
       </c>
       <c r="H48" s="10">
         <f>SUM(F48*G48)</f>
         <v>23.4</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C49" s="8"/>
       <c r="D49" s="8"/>
       <c r="E49" s="8"/>
       <c r="F49" s="10">
-        <v>34.2</v>
+        <v>35.1</v>
       </c>
       <c r="G49" s="9">
         <v>1.0</v>
       </c>
       <c r="H49" s="10">
         <f>SUM(F49*G49)</f>
-        <v>34.2</v>
+        <v>35.1</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>88</v>
       </c>
       <c r="C50" s="8"/>
       <c r="D50" s="8"/>
       <c r="E50" s="8"/>
       <c r="F50" s="10">
         <v>30.6</v>
       </c>
       <c r="G50" s="9">
         <v>1.0</v>
       </c>
       <c r="H50" s="10">
         <f>SUM(F50*G50)</f>
         <v>30.6</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
@@ -3212,142 +3212,142 @@
       <c r="C51" s="8"/>
       <c r="D51" s="8"/>
       <c r="E51" s="8"/>
       <c r="F51" s="10">
         <v>30.6</v>
       </c>
       <c r="G51" s="9">
         <v>1.0</v>
       </c>
       <c r="H51" s="10">
         <f>SUM(F51*G51)</f>
         <v>30.6</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>92</v>
       </c>
       <c r="C52" s="8"/>
       <c r="D52" s="8"/>
       <c r="E52" s="8"/>
       <c r="F52" s="10">
-        <v>18.9</v>
+        <v>21.6</v>
       </c>
       <c r="G52" s="9">
         <v>1.0</v>
       </c>
       <c r="H52" s="10">
         <f>SUM(F52*G52)</f>
-        <v>18.9</v>
+        <v>21.6</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>94</v>
       </c>
       <c r="C53" s="8"/>
       <c r="D53" s="8"/>
       <c r="E53" s="8"/>
       <c r="F53" s="10">
         <v>20.7</v>
       </c>
       <c r="G53" s="9">
         <v>1.0</v>
       </c>
       <c r="H53" s="10">
         <f>SUM(F53*G53)</f>
         <v>20.7</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>95</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>96</v>
       </c>
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="10">
-        <v>19.8</v>
+        <v>21.6</v>
       </c>
       <c r="G54" s="9">
         <v>1.0</v>
       </c>
       <c r="H54" s="10">
         <f>SUM(F54*G54)</f>
-        <v>19.8</v>
+        <v>21.6</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>97</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>98</v>
       </c>
       <c r="C55" s="8"/>
       <c r="D55" s="8"/>
       <c r="E55" s="8"/>
       <c r="F55" s="10">
         <v>20.7</v>
       </c>
       <c r="G55" s="9">
         <v>1.0</v>
       </c>
       <c r="H55" s="10">
         <f>SUM(F55*G55)</f>
         <v>20.7</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>99</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>100</v>
       </c>
       <c r="C56" s="8"/>
       <c r="D56" s="8"/>
       <c r="E56" s="8"/>
       <c r="F56" s="10">
-        <v>20.7</v>
+        <v>21.6</v>
       </c>
       <c r="G56" s="9">
         <v>1.0</v>
       </c>
       <c r="H56" s="10">
         <f>SUM(F56*G56)</f>
-        <v>20.7</v>
+        <v>21.6</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>101</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>102</v>
       </c>
       <c r="C57" s="8"/>
       <c r="D57" s="8"/>
       <c r="E57" s="8"/>
       <c r="F57" s="10">
         <v>13.5</v>
       </c>
       <c r="G57" s="9">
         <v>1.0</v>
       </c>
       <c r="H57" s="10">
         <f>SUM(F57*G57)</f>
         <v>13.5</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
@@ -3548,58 +3548,58 @@
       <c r="C67" s="8"/>
       <c r="D67" s="8"/>
       <c r="E67" s="8"/>
       <c r="F67" s="10">
         <v>23.4</v>
       </c>
       <c r="G67" s="9">
         <v>1.0</v>
       </c>
       <c r="H67" s="10">
         <f>SUM(F67*G67)</f>
         <v>23.4</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>123</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>124</v>
       </c>
       <c r="C68" s="8"/>
       <c r="D68" s="8"/>
       <c r="E68" s="8"/>
       <c r="F68" s="10">
-        <v>31.5</v>
+        <v>35.1</v>
       </c>
       <c r="G68" s="9">
         <v>1.0</v>
       </c>
       <c r="H68" s="10">
         <f>SUM(F68*G68)</f>
-        <v>31.5</v>
+        <v>35.1</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>125</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>126</v>
       </c>
       <c r="C69" s="8"/>
       <c r="D69" s="8"/>
       <c r="E69" s="8"/>
       <c r="F69" s="10">
         <v>31.5</v>
       </c>
       <c r="G69" s="9">
         <v>1.0</v>
       </c>
       <c r="H69" s="10">
         <f>SUM(F69*G69)</f>
         <v>31.5</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
@@ -5123,58 +5123,58 @@
       <c r="C142" s="8"/>
       <c r="D142" s="8"/>
       <c r="E142" s="8"/>
       <c r="F142" s="10">
         <v>57.6</v>
       </c>
       <c r="G142" s="9">
         <v>1.0</v>
       </c>
       <c r="H142" s="10">
         <f>SUM(F142*G142)</f>
         <v>57.6</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="8" t="s">
         <v>273</v>
       </c>
       <c r="B143" s="8" t="s">
         <v>274</v>
       </c>
       <c r="C143" s="8"/>
       <c r="D143" s="8"/>
       <c r="E143" s="8"/>
       <c r="F143" s="10">
-        <v>60.3</v>
+        <v>76.5</v>
       </c>
       <c r="G143" s="9">
         <v>1.0</v>
       </c>
       <c r="H143" s="10">
         <f>SUM(F143*G143)</f>
-        <v>60.3</v>
+        <v>76.5</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="8" t="s">
         <v>275</v>
       </c>
       <c r="B144" s="8" t="s">
         <v>276</v>
       </c>
       <c r="C144" s="8"/>
       <c r="D144" s="8"/>
       <c r="E144" s="8"/>
       <c r="F144" s="10">
         <v>35.1</v>
       </c>
       <c r="G144" s="9">
         <v>1.0</v>
       </c>
       <c r="H144" s="10">
         <f>SUM(F144*G144)</f>
         <v>35.1</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="8" t="s">
@@ -5312,58 +5312,58 @@
       <c r="C151" s="8"/>
       <c r="D151" s="8"/>
       <c r="E151" s="8"/>
       <c r="F151" s="10">
         <v>114.3</v>
       </c>
       <c r="G151" s="9">
         <v>1.0</v>
       </c>
       <c r="H151" s="10">
         <f>SUM(F151*G151)</f>
         <v>114.3</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="8" t="s">
         <v>291</v>
       </c>
       <c r="B152" s="8" t="s">
         <v>292</v>
       </c>
       <c r="C152" s="8"/>
       <c r="D152" s="8"/>
       <c r="E152" s="8"/>
       <c r="F152" s="10">
-        <v>21.6</v>
+        <v>23.4</v>
       </c>
       <c r="G152" s="9">
         <v>1.0</v>
       </c>
       <c r="H152" s="10">
         <f>SUM(F152*G152)</f>
-        <v>21.6</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="8" t="s">
         <v>293</v>
       </c>
       <c r="B153" s="8" t="s">
         <v>294</v>
       </c>
       <c r="C153" s="8"/>
       <c r="D153" s="8"/>
       <c r="E153" s="8"/>
       <c r="F153" s="10">
         <v>35.1</v>
       </c>
       <c r="G153" s="9">
         <v>1.0</v>
       </c>
       <c r="H153" s="10">
         <f>SUM(F153*G153)</f>
         <v>35.1</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="8" t="s">
@@ -6089,58 +6089,58 @@
       <c r="C188" s="8"/>
       <c r="D188" s="8"/>
       <c r="E188" s="8"/>
       <c r="F188" s="10">
         <v>88.2</v>
       </c>
       <c r="G188" s="9">
         <v>1.0</v>
       </c>
       <c r="H188" s="10">
         <f>SUM(F188*G188)</f>
         <v>88.2</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="8" t="s">
         <v>365</v>
       </c>
       <c r="B189" s="8" t="s">
         <v>366</v>
       </c>
       <c r="C189" s="8"/>
       <c r="D189" s="8"/>
       <c r="E189" s="8"/>
       <c r="F189" s="10">
-        <v>25.2</v>
+        <v>30.6</v>
       </c>
       <c r="G189" s="9">
         <v>1.0</v>
       </c>
       <c r="H189" s="10">
         <f>SUM(F189*G189)</f>
-        <v>25.2</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="8" t="s">
         <v>367</v>
       </c>
       <c r="B190" s="8" t="s">
         <v>368</v>
       </c>
       <c r="C190" s="8"/>
       <c r="D190" s="8"/>
       <c r="E190" s="8"/>
       <c r="F190" s="10">
         <v>52.2</v>
       </c>
       <c r="G190" s="9">
         <v>1.0</v>
       </c>
       <c r="H190" s="10">
         <f>SUM(F190*G190)</f>
         <v>52.2</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="8" t="s">
@@ -8268,86 +8268,86 @@
         <v>571</v>
       </c>
       <c r="B292" s="8" t="s">
         <v>572</v>
       </c>
       <c r="C292" s="8"/>
       <c r="D292" s="8"/>
       <c r="E292" s="8"/>
       <c r="F292" s="10">
         <v>19.8</v>
       </c>
       <c r="G292" s="9">
         <v>4.0</v>
       </c>
       <c r="H292" s="10">
         <f>SUM(F292*G292)</f>
         <v>79.2</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="G293" s="12" t="s">
         <v>573</v>
       </c>
       <c r="H293" s="11">
         <f>SUM(H15:H292)</f>
-        <v>16768.8</v>
+        <v>16796.7</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="G294" s="12" t="s">
         <v>574</v>
       </c>
       <c r="H294" s="11">
         <f>IF(AND(H293&gt;=1000,H293&lt;5000),H293*0.03,IF(AND(H293&gt;=5000,H293&lt;10000),H293*0.04,IF(H293&gt;=10000,H293*0.05,0)))</f>
-        <v>838.44</v>
+        <v>839.835</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="G295" s="12" t="s">
         <v>575</v>
       </c>
       <c r="H295" s="11">
         <f>H293-H294</f>
-        <v>15930.36</v>
+        <v>15956.865</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="G296" s="12" t="s">
         <v>576</v>
       </c>
       <c r="H296" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="G297" s="12" t="s">
         <v>577</v>
       </c>
       <c r="H297" s="11">
         <f>SUM(H295:H296)</f>
-        <v>15930.36</v>
+        <v>15956.865</v>
       </c>
     </row>
     <row r="300" spans="1:8" customHeight="1" ht="22">
       <c r="A300" s="13" t="s">
         <v>578</v>
       </c>
       <c r="B300" s="13"/>
       <c r="C300" s="13"/>
     </row>
     <row r="301" spans="1:8" customHeight="1" ht="29">
       <c r="A301" s="14" t="s">
         <v>579</v>
       </c>
       <c r="B301" s="14"/>
       <c r="C301" s="14"/>
     </row>
     <row r="302" spans="1:8" customHeight="1" ht="29">
       <c r="A302" s="14" t="s">
         <v>580</v>
       </c>
       <c r="B302" s="14"/>
       <c r="C302" s="14"/>
     </row>
     <row r="303" spans="1:8" customHeight="1" ht="29">
       <c r="A303" s="14" t="s">