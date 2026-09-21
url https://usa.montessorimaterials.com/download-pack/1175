--- v5 (2026-06-22)
+++ v6 (2026-09-21)
@@ -388,51 +388,51 @@
   <si>
     <t>Medium Movable Alphabet, Cursive Red &amp; Blue with Box</t>
   </si>
   <si>
     <t>3.07.02B</t>
   </si>
   <si>
     <t>Clear Plastic Boxes with Objects and Pink Word Cards</t>
   </si>
   <si>
     <t>3.07.03D</t>
   </si>
   <si>
     <t>Pink Picture Cards &amp; Word Cards with Plastic Boxes</t>
   </si>
   <si>
     <t>3.08.02B</t>
   </si>
   <si>
     <t>Clear Plastic Boxes with Objects and Blue Word Cards</t>
   </si>
   <si>
     <t>4.01.01</t>
   </si>
   <si>
-    <t xml:space="preserve">The Number Rods - Montessori </t>
+    <t xml:space="preserve">Number Rods - Montessori </t>
   </si>
   <si>
     <t>4.01.02</t>
   </si>
   <si>
     <t>Numerals for Number Rods</t>
   </si>
   <si>
     <t>4.02</t>
   </si>
   <si>
     <t>Sandpaper Numerals with Box</t>
   </si>
   <si>
     <t>4.03</t>
   </si>
   <si>
     <t>Spindle Boxes - the Whole Set</t>
   </si>
   <si>
     <t>4.04</t>
   </si>
   <si>
     <t>Introduction to Decimal Quantity</t>
   </si>
@@ -2303,58 +2303,58 @@
       <c r="C60" s="8"/>
       <c r="D60" s="8"/>
       <c r="E60" s="8"/>
       <c r="F60" s="10">
         <v>17.1</v>
       </c>
       <c r="G60" s="9">
         <v>1.0</v>
       </c>
       <c r="H60" s="10">
         <f>SUM(F60*G60)</f>
         <v>17.1</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>109</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>110</v>
       </c>
       <c r="C61" s="8"/>
       <c r="D61" s="8"/>
       <c r="E61" s="8"/>
       <c r="F61" s="10">
-        <v>6.66</v>
+        <v>6.75</v>
       </c>
       <c r="G61" s="9">
         <v>1.0</v>
       </c>
       <c r="H61" s="10">
         <f>SUM(F61*G61)</f>
-        <v>6.66</v>
+        <v>6.75</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>111</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>112</v>
       </c>
       <c r="C62" s="8"/>
       <c r="D62" s="8"/>
       <c r="E62" s="8"/>
       <c r="F62" s="10">
         <v>66.6</v>
       </c>
       <c r="G62" s="9">
         <v>1.0</v>
       </c>
       <c r="H62" s="10">
         <f>SUM(F62*G62)</f>
         <v>66.6</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
@@ -3327,86 +3327,86 @@
         <v>205</v>
       </c>
       <c r="B109" s="8" t="s">
         <v>206</v>
       </c>
       <c r="C109" s="8"/>
       <c r="D109" s="8"/>
       <c r="E109" s="8"/>
       <c r="F109" s="10">
         <v>19.8</v>
       </c>
       <c r="G109" s="9">
         <v>2.0</v>
       </c>
       <c r="H109" s="10">
         <f>SUM(F109*G109)</f>
         <v>39.6</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="G110" s="12" t="s">
         <v>207</v>
       </c>
       <c r="H110" s="11">
         <f>SUM(H15:H109)</f>
-        <v>6141.06</v>
+        <v>6141.15</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="G111" s="12" t="s">
         <v>208</v>
       </c>
       <c r="H111" s="11">
         <f>IF(AND(H110&gt;=1000,H110&lt;5000),H110*0.03,IF(AND(H110&gt;=5000,H110&lt;10000),H110*0.04,IF(H110&gt;=10000,H110*0.05,0)))</f>
-        <v>245.6424</v>
+        <v>245.646</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="G112" s="12" t="s">
         <v>209</v>
       </c>
       <c r="H112" s="11">
         <f>H110-H111</f>
-        <v>5895.4176</v>
+        <v>5895.504</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="G113" s="12" t="s">
         <v>210</v>
       </c>
       <c r="H113" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="G114" s="12" t="s">
         <v>211</v>
       </c>
       <c r="H114" s="11">
         <f>SUM(H112:H113)</f>
-        <v>5895.4176</v>
+        <v>5895.504</v>
       </c>
     </row>
     <row r="117" spans="1:8" customHeight="1" ht="22">
       <c r="A117" s="13" t="s">
         <v>212</v>
       </c>
       <c r="B117" s="13"/>
       <c r="C117" s="13"/>
     </row>
     <row r="118" spans="1:8" customHeight="1" ht="29">
       <c r="A118" s="14" t="s">
         <v>213</v>
       </c>
       <c r="B118" s="14"/>
       <c r="C118" s="14"/>
     </row>
     <row r="119" spans="1:8" customHeight="1" ht="29">
       <c r="A119" s="14" t="s">
         <v>214</v>
       </c>
       <c r="B119" s="14"/>
       <c r="C119" s="14"/>
     </row>
     <row r="120" spans="1:8" customHeight="1" ht="29">
       <c r="A120" s="14" t="s">