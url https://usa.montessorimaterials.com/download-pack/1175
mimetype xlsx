--- v6 (2026-09-21)
+++ v7 (2026-11-06)
@@ -370,63 +370,63 @@
   <si>
     <t>Inset Paper</t>
   </si>
   <si>
     <t>3.05.02</t>
   </si>
   <si>
     <t>Sandpaper Letters - Cursive with Box - Lower Case</t>
   </si>
   <si>
     <t>3.05.07</t>
   </si>
   <si>
     <t xml:space="preserve">Blank Greenboard </t>
   </si>
   <si>
     <t>3.06.03C</t>
   </si>
   <si>
     <t>Medium Movable Alphabet, Cursive Red &amp; Blue with Box</t>
   </si>
   <si>
     <t>3.07.02B</t>
   </si>
   <si>
-    <t>Clear Plastic Boxes with Objects and Pink Word Cards</t>
+    <t>Montessori Pink Series Object &amp; Word Card Set with Plastic Boxes</t>
   </si>
   <si>
     <t>3.07.03D</t>
   </si>
   <si>
-    <t>Pink Picture Cards &amp; Word Cards with Plastic Boxes</t>
+    <t>Montessori Pink Series Picture &amp; Word Card Set with Plastic Boxes</t>
   </si>
   <si>
     <t>3.08.02B</t>
   </si>
   <si>
-    <t>Clear Plastic Boxes with Objects and Blue Word Cards</t>
+    <t>Montessori Blue Series Object &amp; Word Card Set with Plastic Boxes</t>
   </si>
   <si>
     <t>4.01.01</t>
   </si>
   <si>
     <t xml:space="preserve">Number Rods - Montessori </t>
   </si>
   <si>
     <t>4.01.02</t>
   </si>
   <si>
     <t>Numerals for Number Rods</t>
   </si>
   <si>
     <t>4.02</t>
   </si>
   <si>
     <t>Sandpaper Numerals with Box</t>
   </si>
   <si>
     <t>4.03</t>
   </si>
   <si>
     <t>Spindle Boxes - the Whole Set</t>
   </si>
@@ -1610,58 +1610,58 @@
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="10">
         <v>23.4</v>
       </c>
       <c r="G27" s="9">
         <v>1.0</v>
       </c>
       <c r="H27" s="10">
         <f>SUM(F27*G27)</f>
         <v>23.4</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="10">
-        <v>18.9</v>
+        <v>21.6</v>
       </c>
       <c r="G28" s="9">
         <v>1.0</v>
       </c>
       <c r="H28" s="10">
         <f>SUM(F28*G28)</f>
-        <v>18.9</v>
+        <v>21.6</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="8"/>
       <c r="E29" s="8"/>
       <c r="F29" s="10">
         <v>20.7</v>
       </c>
       <c r="G29" s="9">
         <v>1.0</v>
       </c>
       <c r="H29" s="10">
         <f>SUM(F29*G29)</f>
         <v>20.7</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
@@ -2429,100 +2429,100 @@
       <c r="C66" s="8"/>
       <c r="D66" s="8"/>
       <c r="E66" s="8"/>
       <c r="F66" s="10">
         <v>104.4</v>
       </c>
       <c r="G66" s="9">
         <v>1.0</v>
       </c>
       <c r="H66" s="10">
         <f>SUM(F66*G66)</f>
         <v>104.4</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>121</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>122</v>
       </c>
       <c r="C67" s="8"/>
       <c r="D67" s="8"/>
       <c r="E67" s="8"/>
       <c r="F67" s="10">
-        <v>60.3</v>
+        <v>76.5</v>
       </c>
       <c r="G67" s="9">
         <v>1.0</v>
       </c>
       <c r="H67" s="10">
         <f>SUM(F67*G67)</f>
-        <v>60.3</v>
+        <v>76.5</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>123</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>124</v>
       </c>
       <c r="C68" s="8"/>
       <c r="D68" s="8"/>
       <c r="E68" s="8"/>
       <c r="F68" s="10">
         <v>114.3</v>
       </c>
       <c r="G68" s="9">
         <v>1.0</v>
       </c>
       <c r="H68" s="10">
         <f>SUM(F68*G68)</f>
         <v>114.3</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>125</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>126</v>
       </c>
       <c r="C69" s="8"/>
       <c r="D69" s="8"/>
       <c r="E69" s="8"/>
       <c r="F69" s="10">
-        <v>21.6</v>
+        <v>23.4</v>
       </c>
       <c r="G69" s="9">
         <v>1.0</v>
       </c>
       <c r="H69" s="10">
         <f>SUM(F69*G69)</f>
-        <v>21.6</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>127</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>128</v>
       </c>
       <c r="C70" s="8"/>
       <c r="D70" s="8"/>
       <c r="E70" s="8"/>
       <c r="F70" s="10">
         <v>35.1</v>
       </c>
       <c r="G70" s="9">
         <v>1.0</v>
       </c>
       <c r="H70" s="10">
         <f>SUM(F70*G70)</f>
         <v>35.1</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8" t="s">
@@ -2828,58 +2828,58 @@
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
       <c r="F85" s="10">
         <v>42.3</v>
       </c>
       <c r="G85" s="9">
         <v>1.0</v>
       </c>
       <c r="H85" s="10">
         <f>SUM(F85*G85)</f>
         <v>42.3</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="8" t="s">
         <v>159</v>
       </c>
       <c r="B86" s="8" t="s">
         <v>160</v>
       </c>
       <c r="C86" s="8"/>
       <c r="D86" s="8"/>
       <c r="E86" s="8"/>
       <c r="F86" s="10">
-        <v>25.2</v>
+        <v>30.6</v>
       </c>
       <c r="G86" s="9">
         <v>1.0</v>
       </c>
       <c r="H86" s="10">
         <f>SUM(F86*G86)</f>
-        <v>25.2</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="8" t="s">
         <v>161</v>
       </c>
       <c r="B87" s="8" t="s">
         <v>162</v>
       </c>
       <c r="C87" s="8"/>
       <c r="D87" s="8"/>
       <c r="E87" s="8"/>
       <c r="F87" s="10">
         <v>86.4</v>
       </c>
       <c r="G87" s="9">
         <v>1.0</v>
       </c>
       <c r="H87" s="10">
         <f>SUM(F87*G87)</f>
         <v>86.4</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="8" t="s">
@@ -3327,86 +3327,86 @@
         <v>205</v>
       </c>
       <c r="B109" s="8" t="s">
         <v>206</v>
       </c>
       <c r="C109" s="8"/>
       <c r="D109" s="8"/>
       <c r="E109" s="8"/>
       <c r="F109" s="10">
         <v>19.8</v>
       </c>
       <c r="G109" s="9">
         <v>2.0</v>
       </c>
       <c r="H109" s="10">
         <f>SUM(F109*G109)</f>
         <v>39.6</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="G110" s="12" t="s">
         <v>207</v>
       </c>
       <c r="H110" s="11">
         <f>SUM(H15:H109)</f>
-        <v>6141.15</v>
+        <v>6167.25</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="G111" s="12" t="s">
         <v>208</v>
       </c>
       <c r="H111" s="11">
         <f>IF(AND(H110&gt;=1000,H110&lt;5000),H110*0.03,IF(AND(H110&gt;=5000,H110&lt;10000),H110*0.04,IF(H110&gt;=10000,H110*0.05,0)))</f>
-        <v>245.646</v>
+        <v>246.69</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="G112" s="12" t="s">
         <v>209</v>
       </c>
       <c r="H112" s="11">
         <f>H110-H111</f>
-        <v>5895.504</v>
+        <v>5920.56</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="G113" s="12" t="s">
         <v>210</v>
       </c>
       <c r="H113" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="G114" s="12" t="s">
         <v>211</v>
       </c>
       <c r="H114" s="11">
         <f>SUM(H112:H113)</f>
-        <v>5895.504</v>
+        <v>5920.56</v>
       </c>
     </row>
     <row r="117" spans="1:8" customHeight="1" ht="22">
       <c r="A117" s="13" t="s">
         <v>212</v>
       </c>
       <c r="B117" s="13"/>
       <c r="C117" s="13"/>
     </row>
     <row r="118" spans="1:8" customHeight="1" ht="29">
       <c r="A118" s="14" t="s">
         <v>213</v>
       </c>
       <c r="B118" s="14"/>
       <c r="C118" s="14"/>
     </row>
     <row r="119" spans="1:8" customHeight="1" ht="29">
       <c r="A119" s="14" t="s">
         <v>214</v>
       </c>
       <c r="B119" s="14"/>
       <c r="C119" s="14"/>
     </row>
     <row r="120" spans="1:8" customHeight="1" ht="29">
       <c r="A120" s="14" t="s">