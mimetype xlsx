--- v3 (2026-03-22)
+++ v4 (2026-05-07)
@@ -1652,100 +1652,100 @@
       <c r="C29" s="8"/>
       <c r="D29" s="8"/>
       <c r="E29" s="8"/>
       <c r="F29" s="10">
         <v>20.7</v>
       </c>
       <c r="G29" s="9">
         <v>1.0</v>
       </c>
       <c r="H29" s="10">
         <f>SUM(F29*G29)</f>
         <v>20.7</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="10">
-        <v>71.1</v>
+        <v>80.1</v>
       </c>
       <c r="G30" s="9">
         <v>1.0</v>
       </c>
       <c r="H30" s="10">
         <f>SUM(F30*G30)</f>
-        <v>71.1</v>
+        <v>80.1</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="10">
-        <v>50.4</v>
+        <v>57.6</v>
       </c>
       <c r="G31" s="9">
         <v>1.0</v>
       </c>
       <c r="H31" s="10">
         <f>SUM(F31*G31)</f>
-        <v>50.4</v>
+        <v>57.6</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="10">
-        <v>43.2</v>
+        <v>48.6</v>
       </c>
       <c r="G32" s="9">
         <v>1.0</v>
       </c>
       <c r="H32" s="10">
         <f>SUM(F32*G32)</f>
-        <v>43.2</v>
+        <v>48.6</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="10">
         <v>23.4</v>
       </c>
       <c r="G33" s="9">
         <v>1.0</v>
       </c>
       <c r="H33" s="10">
         <f>SUM(F33*G33)</f>
         <v>23.4</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
@@ -3327,86 +3327,86 @@
         <v>205</v>
       </c>
       <c r="B109" s="8" t="s">
         <v>206</v>
       </c>
       <c r="C109" s="8"/>
       <c r="D109" s="8"/>
       <c r="E109" s="8"/>
       <c r="F109" s="10">
         <v>19.8</v>
       </c>
       <c r="G109" s="9">
         <v>2.0</v>
       </c>
       <c r="H109" s="10">
         <f>SUM(F109*G109)</f>
         <v>39.6</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="G110" s="12" t="s">
         <v>207</v>
       </c>
       <c r="H110" s="11">
         <f>SUM(H15:H109)</f>
-        <v>6119.46</v>
+        <v>6141.06</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="G111" s="12" t="s">
         <v>208</v>
       </c>
       <c r="H111" s="11">
         <f>IF(AND(H110&gt;=1000,H110&lt;5000),H110*0.03,IF(AND(H110&gt;=5000,H110&lt;10000),H110*0.04,IF(H110&gt;=10000,H110*0.05,0)))</f>
-        <v>244.7784</v>
+        <v>245.6424</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="G112" s="12" t="s">
         <v>209</v>
       </c>
       <c r="H112" s="11">
         <f>H110-H111</f>
-        <v>5874.6816</v>
+        <v>5895.4176</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="G113" s="12" t="s">
         <v>210</v>
       </c>
       <c r="H113" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="G114" s="12" t="s">
         <v>211</v>
       </c>
       <c r="H114" s="11">
         <f>SUM(H112:H113)</f>
-        <v>5874.6816</v>
+        <v>5895.4176</v>
       </c>
     </row>
     <row r="117" spans="1:8" customHeight="1" ht="22">
       <c r="A117" s="13" t="s">
         <v>212</v>
       </c>
       <c r="B117" s="13"/>
       <c r="C117" s="13"/>
     </row>
     <row r="118" spans="1:8" customHeight="1" ht="29">
       <c r="A118" s="14" t="s">
         <v>213</v>
       </c>
       <c r="B118" s="14"/>
       <c r="C118" s="14"/>
     </row>
     <row r="119" spans="1:8" customHeight="1" ht="29">
       <c r="A119" s="14" t="s">
         <v>214</v>
       </c>
       <c r="B119" s="14"/>
       <c r="C119" s="14"/>
     </row>
     <row r="120" spans="1:8" customHeight="1" ht="29">
       <c r="A120" s="14" t="s">