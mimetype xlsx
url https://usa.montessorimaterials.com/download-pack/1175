--- v4 (2026-05-07)
+++ v5 (2026-06-22)
@@ -148,51 +148,51 @@
   <si>
     <t>Medium Wooden Tray with Cutout Handles, 35.3 x 25.3 x 3 cm</t>
   </si>
   <si>
     <t>1.06.10</t>
   </si>
   <si>
     <t xml:space="preserve">Folding Activity Set </t>
   </si>
   <si>
     <t>1.06.17</t>
   </si>
   <si>
     <t xml:space="preserve">Dropper Activities Set </t>
   </si>
   <si>
     <t>1.06.17A</t>
   </si>
   <si>
     <t xml:space="preserve">Color Mixing Activity Set </t>
   </si>
   <si>
     <t>1.07.03B</t>
   </si>
   <si>
-    <t>Spooning Activities Set</t>
+    <t>Montessori Spooning Activity Set</t>
   </si>
   <si>
     <t>1.07.04A</t>
   </si>
   <si>
     <t>Pouring Water Activities with Two  Small Clear Pitchers</t>
   </si>
   <si>
     <t>1.09.04</t>
   </si>
   <si>
     <t>Cloth Washing Activity</t>
   </si>
   <si>
     <t>1.09.05</t>
   </si>
   <si>
     <t xml:space="preserve">Hand Washing Activity Set </t>
   </si>
   <si>
     <t>1.09.06</t>
   </si>
   <si>
     <t>Table Washing Activity</t>
   </si>