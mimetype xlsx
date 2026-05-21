--- v0 (2026-03-14)
+++ v1 (2026-05-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="E &amp; O MONTESSORI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>152 Worthington Ave, Richmond Hill</t>
   </si>
   <si>
     <t>Ontario, Canada, L4E 4N7</t>
   </si>
   <si>
     <t>Tel: (905) 313-0530       Fax: (905) 313-0402</t>
   </si>
   <si>
     <t>montessori1907@gmail.com</t>
   </si>
   <si>
     <t>www.montessorimaterials.com</t>
   </si>
   <si>
     <t>Basic Classroom Package - Toddler</t>
   </si>
   <si>
     <t xml:space="preserve">Bill to: </t>
   </si>
   <si>
     <t>Shipping Address:</t>
   </si>
   <si>
@@ -89,56 +89,50 @@
     <t>Qty.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>1.05.04A</t>
   </si>
   <si>
     <t>Small Wooden Tray with Cutout Handles, 24.5 x 19.5 x 3 cm</t>
   </si>
   <si>
     <t>1.05.05</t>
   </si>
   <si>
     <t>Medium Wooden Tray with Cutout Handles, 35.3 x 25.3 x 3 cm</t>
   </si>
   <si>
     <t>1.07.10</t>
   </si>
   <si>
     <t xml:space="preserve">Dust, Sweep &amp; Mop Set with Wooden Stand </t>
-  </si>
-[...4 lines deleted...]
-    <t>Toddler Apron</t>
   </si>
   <si>
     <t>7.00.01</t>
   </si>
   <si>
     <t>Montessori Object Permanence Box with Tray</t>
   </si>
   <si>
     <t>7.00.02</t>
   </si>
   <si>
     <t>Object Permanence Box with Drawer</t>
   </si>
   <si>
     <t>7.00.03</t>
   </si>
   <si>
     <t>Imbucare Box with Large Cylinder</t>
   </si>
   <si>
     <t>7.00.05</t>
   </si>
   <si>
     <t>Imbucare Box with Cube</t>
   </si>
@@ -941,54 +935,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H82"/>
+  <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A82" sqref="A82:C82"/>
+      <selection activeCell="A81" sqref="A81:C81"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="17" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="H1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="H2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="H3" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="H4" s="1" t="s">
@@ -1175,289 +1169,289 @@
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="10">
         <v>62.1</v>
       </c>
       <c r="G18" s="9">
         <v>1.0</v>
       </c>
       <c r="H18" s="10">
         <f>SUM(F18*G18)</f>
         <v>62.1</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="8"/>
       <c r="E19" s="8"/>
       <c r="F19" s="10">
-        <v>9</v>
+        <v>37.8</v>
       </c>
       <c r="G19" s="9">
         <v>1.0</v>
       </c>
       <c r="H19" s="10">
         <f>SUM(F19*G19)</f>
-        <v>9</v>
+        <v>37.8</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="10">
-        <v>37.8</v>
+        <v>36.9</v>
       </c>
       <c r="G20" s="9">
         <v>1.0</v>
       </c>
       <c r="H20" s="10">
         <f>SUM(F20*G20)</f>
-        <v>37.8</v>
+        <v>36.9</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="10">
-        <v>36.9</v>
+        <v>24.3</v>
       </c>
       <c r="G21" s="9">
         <v>1.0</v>
       </c>
       <c r="H21" s="10">
         <f>SUM(F21*G21)</f>
-        <v>36.9</v>
+        <v>24.3</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="10">
         <v>24.3</v>
       </c>
       <c r="G22" s="9">
         <v>1.0</v>
       </c>
       <c r="H22" s="10">
         <f>SUM(F22*G22)</f>
         <v>24.3</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="10">
-        <v>24.3</v>
+        <v>35.1</v>
       </c>
       <c r="G23" s="9">
         <v>1.0</v>
       </c>
       <c r="H23" s="10">
         <f>SUM(F23*G23)</f>
-        <v>24.3</v>
+        <v>35.1</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="10">
         <v>35.1</v>
       </c>
       <c r="G24" s="9">
         <v>1.0</v>
       </c>
       <c r="H24" s="10">
         <f>SUM(F24*G24)</f>
         <v>35.1</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="10">
-        <v>35.1</v>
+        <v>28.8</v>
       </c>
       <c r="G25" s="9">
         <v>1.0</v>
       </c>
       <c r="H25" s="10">
         <f>SUM(F25*G25)</f>
-        <v>35.1</v>
+        <v>28.8</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="10">
-        <v>28.8</v>
+        <v>23.4</v>
       </c>
       <c r="G26" s="9">
         <v>1.0</v>
       </c>
       <c r="H26" s="10">
         <f>SUM(F26*G26)</f>
-        <v>28.8</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="10">
-        <v>23.4</v>
+        <v>9</v>
       </c>
       <c r="G27" s="9">
         <v>1.0</v>
       </c>
       <c r="H27" s="10">
         <f>SUM(F27*G27)</f>
-        <v>23.4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="10">
-        <v>9</v>
+        <v>24.3</v>
       </c>
       <c r="G28" s="9">
         <v>1.0</v>
       </c>
       <c r="H28" s="10">
         <f>SUM(F28*G28)</f>
-        <v>9</v>
+        <v>24.3</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="8"/>
       <c r="E29" s="8"/>
       <c r="F29" s="10">
-        <v>24.3</v>
+        <v>13.5</v>
       </c>
       <c r="G29" s="9">
         <v>1.0</v>
       </c>
       <c r="H29" s="10">
         <f>SUM(F29*G29)</f>
-        <v>24.3</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="10">
-        <v>13.5</v>
+        <v>15.3</v>
       </c>
       <c r="G30" s="9">
         <v>1.0</v>
       </c>
       <c r="H30" s="10">
         <f>SUM(F30*G30)</f>
-        <v>13.5</v>
+        <v>15.3</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="10">
         <v>15.3</v>
       </c>
       <c r="G31" s="9">
         <v>1.0</v>
       </c>
       <c r="H31" s="10">
         <f>SUM(F31*G31)</f>
         <v>15.3</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
@@ -1469,268 +1463,268 @@
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="10">
         <v>15.3</v>
       </c>
       <c r="G32" s="9">
         <v>1.0</v>
       </c>
       <c r="H32" s="10">
         <f>SUM(F32*G32)</f>
         <v>15.3</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="10">
-        <v>15.3</v>
+        <v>18</v>
       </c>
       <c r="G33" s="9">
         <v>1.0</v>
       </c>
       <c r="H33" s="10">
         <f>SUM(F33*G33)</f>
-        <v>15.3</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="10">
-        <v>18</v>
+        <v>23.4</v>
       </c>
       <c r="G34" s="9">
         <v>1.0</v>
       </c>
       <c r="H34" s="10">
         <f>SUM(F34*G34)</f>
-        <v>18</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="10">
-        <v>23.4</v>
+        <v>44.1</v>
       </c>
       <c r="G35" s="9">
         <v>1.0</v>
       </c>
       <c r="H35" s="10">
         <f>SUM(F35*G35)</f>
-        <v>23.4</v>
+        <v>44.1</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="8"/>
       <c r="D36" s="8"/>
       <c r="E36" s="8"/>
       <c r="F36" s="10">
-        <v>44.1</v>
+        <v>50.4</v>
       </c>
       <c r="G36" s="9">
         <v>1.0</v>
       </c>
       <c r="H36" s="10">
         <f>SUM(F36*G36)</f>
-        <v>44.1</v>
+        <v>50.4</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="10">
-        <v>50.4</v>
+        <v>48.6</v>
       </c>
       <c r="G37" s="9">
         <v>1.0</v>
       </c>
       <c r="H37" s="10">
         <f>SUM(F37*G37)</f>
-        <v>50.4</v>
+        <v>48.6</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="10">
-        <v>48.6</v>
+        <v>15.3</v>
       </c>
       <c r="G38" s="9">
         <v>1.0</v>
       </c>
       <c r="H38" s="10">
         <f>SUM(F38*G38)</f>
-        <v>48.6</v>
+        <v>15.3</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="10">
-        <v>15.3</v>
+        <v>30.6</v>
       </c>
       <c r="G39" s="9">
         <v>1.0</v>
       </c>
       <c r="H39" s="10">
         <f>SUM(F39*G39)</f>
-        <v>15.3</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>67</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="8"/>
       <c r="E40" s="8"/>
       <c r="F40" s="10">
-        <v>30.6</v>
+        <v>80.1</v>
       </c>
       <c r="G40" s="9">
         <v>1.0</v>
       </c>
       <c r="H40" s="10">
         <f>SUM(F40*G40)</f>
-        <v>30.6</v>
+        <v>80.1</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="E41" s="8"/>
       <c r="F41" s="10">
-        <v>80.1</v>
+        <v>53.1</v>
       </c>
       <c r="G41" s="9">
         <v>1.0</v>
       </c>
       <c r="H41" s="10">
         <f>SUM(F41*G41)</f>
-        <v>80.1</v>
+        <v>53.1</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>71</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="8"/>
       <c r="D42" s="8"/>
       <c r="E42" s="8"/>
       <c r="F42" s="10">
-        <v>53.1</v>
+        <v>88.2</v>
       </c>
       <c r="G42" s="9">
         <v>1.0</v>
       </c>
       <c r="H42" s="10">
         <f>SUM(F42*G42)</f>
-        <v>53.1</v>
+        <v>88.2</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>73</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="10">
-        <v>88.2</v>
+        <v>34.2</v>
       </c>
       <c r="G43" s="9">
         <v>1.0</v>
       </c>
       <c r="H43" s="10">
         <f>SUM(F43*G43)</f>
-        <v>88.2</v>
+        <v>34.2</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C44" s="8"/>
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="10">
         <v>34.2</v>
       </c>
       <c r="G44" s="9">
         <v>1.0</v>
       </c>
       <c r="H44" s="10">
         <f>SUM(F44*G44)</f>
         <v>34.2</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
@@ -1763,205 +1757,205 @@
       <c r="C46" s="8"/>
       <c r="D46" s="8"/>
       <c r="E46" s="8"/>
       <c r="F46" s="10">
         <v>34.2</v>
       </c>
       <c r="G46" s="9">
         <v>1.0</v>
       </c>
       <c r="H46" s="10">
         <f>SUM(F46*G46)</f>
         <v>34.2</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C47" s="8"/>
       <c r="D47" s="8"/>
       <c r="E47" s="8"/>
       <c r="F47" s="10">
-        <v>34.2</v>
+        <v>19.8</v>
       </c>
       <c r="G47" s="9">
         <v>1.0</v>
       </c>
       <c r="H47" s="10">
         <f>SUM(F47*G47)</f>
-        <v>34.2</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C48" s="8"/>
       <c r="D48" s="8"/>
       <c r="E48" s="8"/>
       <c r="F48" s="10">
-        <v>19.8</v>
+        <v>30.6</v>
       </c>
       <c r="G48" s="9">
         <v>1.0</v>
       </c>
       <c r="H48" s="10">
         <f>SUM(F48*G48)</f>
-        <v>19.8</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C49" s="8"/>
       <c r="D49" s="8"/>
       <c r="E49" s="8"/>
       <c r="F49" s="10">
-        <v>30.6</v>
+        <v>37.8</v>
       </c>
       <c r="G49" s="9">
         <v>1.0</v>
       </c>
       <c r="H49" s="10">
         <f>SUM(F49*G49)</f>
-        <v>30.6</v>
+        <v>37.8</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>88</v>
       </c>
       <c r="C50" s="8"/>
       <c r="D50" s="8"/>
       <c r="E50" s="8"/>
       <c r="F50" s="10">
-        <v>37.8</v>
+        <v>50.4</v>
       </c>
       <c r="G50" s="9">
         <v>1.0</v>
       </c>
       <c r="H50" s="10">
         <f>SUM(F50*G50)</f>
-        <v>37.8</v>
+        <v>50.4</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>89</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="8"/>
       <c r="D51" s="8"/>
       <c r="E51" s="8"/>
       <c r="F51" s="10">
-        <v>50.4</v>
+        <v>19.8</v>
       </c>
       <c r="G51" s="9">
         <v>1.0</v>
       </c>
       <c r="H51" s="10">
         <f>SUM(F51*G51)</f>
-        <v>50.4</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>92</v>
       </c>
       <c r="C52" s="8"/>
       <c r="D52" s="8"/>
       <c r="E52" s="8"/>
       <c r="F52" s="10">
-        <v>19.8</v>
+        <v>22.5</v>
       </c>
       <c r="G52" s="9">
         <v>1.0</v>
       </c>
       <c r="H52" s="10">
         <f>SUM(F52*G52)</f>
-        <v>19.8</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>94</v>
       </c>
       <c r="C53" s="8"/>
       <c r="D53" s="8"/>
       <c r="E53" s="8"/>
       <c r="F53" s="10">
-        <v>22.5</v>
+        <v>14.4</v>
       </c>
       <c r="G53" s="9">
         <v>1.0</v>
       </c>
       <c r="H53" s="10">
         <f>SUM(F53*G53)</f>
-        <v>22.5</v>
+        <v>14.4</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>95</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>96</v>
       </c>
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="10">
-        <v>14.4</v>
+        <v>15.3</v>
       </c>
       <c r="G54" s="9">
         <v>1.0</v>
       </c>
       <c r="H54" s="10">
         <f>SUM(F54*G54)</f>
-        <v>14.4</v>
+        <v>15.3</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>97</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>98</v>
       </c>
       <c r="C55" s="8"/>
       <c r="D55" s="8"/>
       <c r="E55" s="8"/>
       <c r="F55" s="10">
         <v>15.3</v>
       </c>
       <c r="G55" s="9">
         <v>1.0</v>
       </c>
       <c r="H55" s="10">
         <f>SUM(F55*G55)</f>
         <v>15.3</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
@@ -1994,362 +1988,341 @@
       <c r="C57" s="8"/>
       <c r="D57" s="8"/>
       <c r="E57" s="8"/>
       <c r="F57" s="10">
         <v>15.3</v>
       </c>
       <c r="G57" s="9">
         <v>1.0</v>
       </c>
       <c r="H57" s="10">
         <f>SUM(F57*G57)</f>
         <v>15.3</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>103</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>104</v>
       </c>
       <c r="C58" s="8"/>
       <c r="D58" s="8"/>
       <c r="E58" s="8"/>
       <c r="F58" s="10">
-        <v>15.3</v>
+        <v>17.1</v>
       </c>
       <c r="G58" s="9">
         <v>1.0</v>
       </c>
       <c r="H58" s="10">
         <f>SUM(F58*G58)</f>
-        <v>15.3</v>
+        <v>17.1</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>105</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>106</v>
       </c>
       <c r="C59" s="8"/>
       <c r="D59" s="8"/>
       <c r="E59" s="8"/>
       <c r="F59" s="10">
-        <v>17.1</v>
+        <v>16.2</v>
       </c>
       <c r="G59" s="9">
         <v>1.0</v>
       </c>
       <c r="H59" s="10">
         <f>SUM(F59*G59)</f>
-        <v>17.1</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="8"/>
       <c r="D60" s="8"/>
       <c r="E60" s="8"/>
       <c r="F60" s="10">
-        <v>16.2</v>
+        <v>18.9</v>
       </c>
       <c r="G60" s="9">
         <v>1.0</v>
       </c>
       <c r="H60" s="10">
         <f>SUM(F60*G60)</f>
-        <v>16.2</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>109</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>110</v>
       </c>
       <c r="C61" s="8"/>
       <c r="D61" s="8"/>
       <c r="E61" s="8"/>
       <c r="F61" s="10">
-        <v>18.9</v>
+        <v>16.2</v>
       </c>
       <c r="G61" s="9">
         <v>1.0</v>
       </c>
       <c r="H61" s="10">
         <f>SUM(F61*G61)</f>
-        <v>18.9</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>111</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>112</v>
       </c>
       <c r="C62" s="8"/>
       <c r="D62" s="8"/>
       <c r="E62" s="8"/>
       <c r="F62" s="10">
-        <v>16.2</v>
+        <v>30.6</v>
       </c>
       <c r="G62" s="9">
         <v>1.0</v>
       </c>
       <c r="H62" s="10">
         <f>SUM(F62*G62)</f>
-        <v>16.2</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>113</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>114</v>
       </c>
       <c r="C63" s="8"/>
       <c r="D63" s="8"/>
       <c r="E63" s="8"/>
       <c r="F63" s="10">
-        <v>26.1</v>
+        <v>32.4</v>
       </c>
       <c r="G63" s="9">
         <v>1.0</v>
       </c>
       <c r="H63" s="10">
         <f>SUM(F63*G63)</f>
-        <v>26.1</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>115</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>116</v>
       </c>
       <c r="C64" s="8"/>
       <c r="D64" s="8"/>
       <c r="E64" s="8"/>
       <c r="F64" s="10">
         <v>32.4</v>
       </c>
       <c r="G64" s="9">
         <v>1.0</v>
       </c>
       <c r="H64" s="10">
         <f>SUM(F64*G64)</f>
         <v>32.4</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>117</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>118</v>
       </c>
       <c r="C65" s="8"/>
       <c r="D65" s="8"/>
       <c r="E65" s="8"/>
       <c r="F65" s="10">
-        <v>32.4</v>
+        <v>16.2</v>
       </c>
       <c r="G65" s="9">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="H65" s="10">
         <f>SUM(F65*G65)</f>
-        <v>32.4</v>
+        <v>64.8</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>119</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>120</v>
       </c>
       <c r="C66" s="8"/>
       <c r="D66" s="8"/>
       <c r="E66" s="8"/>
       <c r="F66" s="10">
-        <v>16.2</v>
+        <v>19.8</v>
       </c>
       <c r="G66" s="9">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="H66" s="10">
         <f>SUM(F66*G66)</f>
-        <v>64.8</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>121</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>122</v>
       </c>
       <c r="C67" s="8"/>
       <c r="D67" s="8"/>
       <c r="E67" s="8"/>
       <c r="F67" s="10">
         <v>19.8</v>
       </c>
       <c r="G67" s="9">
         <v>1.0</v>
       </c>
       <c r="H67" s="10">
         <f>SUM(F67*G67)</f>
         <v>19.8</v>
       </c>
     </row>
     <row r="68" spans="1:8">
-      <c r="A68" s="8" t="s">
+      <c r="G68" s="12" t="s">
         <v>123</v>
       </c>
-      <c r="B68" s="8" t="s">
-[...13 lines deleted...]
-        <v>19.8</v>
+      <c r="H68" s="11">
+        <f>SUM(H15:H67)</f>
+        <v>1702.8</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="G69" s="12" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="H69" s="11">
-        <f>SUM(H15:H68)</f>
-        <v>1707.3</v>
+        <f>IF(AND(H68&gt;=1000,H68&lt;5000),H68*0.03,IF(AND(H68&gt;=5000,H68&lt;10000),H68*0.04,IF(H68&gt;=10000,H68*0.05,0)))</f>
+        <v>51.084</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="G70" s="12" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H70" s="11">
-        <f>IF(AND(H69&gt;=1000,H69&lt;5000),H69*0.03,IF(AND(H69&gt;=5000,H69&lt;10000),H69*0.04,IF(H69&gt;=10000,H69*0.05,0)))</f>
-        <v>51.219</v>
+        <f>H68-H69</f>
+        <v>1651.716</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="G71" s="12" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="H71" s="11">
-        <f>H69-H70</f>
-        <v>1656.081</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="G72" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="H72" s="11">
+        <f>SUM(H70:H71)</f>
+        <v>1651.716</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" customHeight="1" ht="22">
+      <c r="A75" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="H72" s="11">
-[...4 lines deleted...]
-      <c r="G73" s="12" t="s">
+      <c r="B75" s="13"/>
+      <c r="C75" s="13"/>
+    </row>
+    <row r="76" spans="1:8" customHeight="1" ht="29">
+      <c r="A76" s="14" t="s">
         <v>129</v>
       </c>
-      <c r="H73" s="11">
-[...9 lines deleted...]
-      <c r="C76" s="13"/>
+      <c r="B76" s="14"/>
+      <c r="C76" s="14"/>
     </row>
     <row r="77" spans="1:8" customHeight="1" ht="29">
       <c r="A77" s="14" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B77" s="14"/>
       <c r="C77" s="14"/>
     </row>
     <row r="78" spans="1:8" customHeight="1" ht="29">
       <c r="A78" s="14" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B78" s="14"/>
       <c r="C78" s="14"/>
     </row>
-    <row r="79" spans="1:8" customHeight="1" ht="29">
+    <row r="79" spans="1:8" customHeight="1" ht="19">
       <c r="A79" s="14" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B79" s="14"/>
       <c r="C79" s="14"/>
     </row>
-    <row r="80" spans="1:8" customHeight="1" ht="19">
-      <c r="A80" s="14" t="s">
+    <row r="80" spans="1:8" customHeight="1" ht="21">
+      <c r="A80" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="B80" s="15"/>
+      <c r="C80" s="15"/>
+    </row>
+    <row r="81" spans="1:8" customHeight="1" ht="29">
+      <c r="A81" s="15" t="s">
         <v>134</v>
-      </c>
-[...5 lines deleted...]
-        <v>135</v>
       </c>
       <c r="B81" s="15"/>
       <c r="C81" s="15"/>
-    </row>
-[...5 lines deleted...]
-      <c r="C82" s="15"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:E8"/>
     <mergeCell ref="F7:H7"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="A9:E11"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="F10:H10"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="A12:E13"/>
     <mergeCell ref="F12:H13"/>
     <mergeCell ref="B14:E14"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="B22:E22"/>
     <mergeCell ref="B23:E23"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="B25:E25"/>
@@ -2373,58 +2346,57 @@
     <mergeCell ref="B43:E43"/>
     <mergeCell ref="B44:E44"/>
     <mergeCell ref="B45:E45"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="B47:E47"/>
     <mergeCell ref="B48:E48"/>
     <mergeCell ref="B49:E49"/>
     <mergeCell ref="B50:E50"/>
     <mergeCell ref="B51:E51"/>
     <mergeCell ref="B52:E52"/>
     <mergeCell ref="B53:E53"/>
     <mergeCell ref="B54:E54"/>
     <mergeCell ref="B55:E55"/>
     <mergeCell ref="B56:E56"/>
     <mergeCell ref="B57:E57"/>
     <mergeCell ref="B58:E58"/>
     <mergeCell ref="B59:E59"/>
     <mergeCell ref="B60:E60"/>
     <mergeCell ref="B61:E61"/>
     <mergeCell ref="B62:E62"/>
     <mergeCell ref="B63:E63"/>
     <mergeCell ref="B64:E64"/>
     <mergeCell ref="B65:E65"/>
     <mergeCell ref="B66:E66"/>
     <mergeCell ref="B67:E67"/>
-    <mergeCell ref="B68:E68"/>
+    <mergeCell ref="A75:C75"/>
     <mergeCell ref="A76:C76"/>
     <mergeCell ref="A77:C77"/>
     <mergeCell ref="A78:C78"/>
     <mergeCell ref="A79:C79"/>
     <mergeCell ref="A80:C80"/>
     <mergeCell ref="A81:C81"/>
-    <mergeCell ref="A82:C82"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddFooter>&amp;C Page &amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>