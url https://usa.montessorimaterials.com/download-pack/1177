--- v1 (2026-05-21)
+++ v2 (2026-08-18)
@@ -280,51 +280,51 @@
   <si>
     <t>Infant Toddler Dressing Frame: Large Zipper</t>
   </si>
   <si>
     <t>7.00.47</t>
   </si>
   <si>
     <t>Twist and Turnables</t>
   </si>
   <si>
     <t>7.00.50</t>
   </si>
   <si>
     <t>Hammer Bench</t>
   </si>
   <si>
     <t>7.00.51</t>
   </si>
   <si>
     <t>Carrot Harvesting Box</t>
   </si>
   <si>
     <t>7.04A</t>
   </si>
   <si>
-    <t>Farm Animal Matching Activity</t>
+    <t xml:space="preserve">Farm Animal Matching Activity with Wooden Cards </t>
   </si>
   <si>
     <t>7.11</t>
   </si>
   <si>
     <t>Learn to Count Wooden Rings</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
     <t>Sort Colors &amp; Shapes</t>
   </si>
   <si>
     <t>7.15.01</t>
   </si>
   <si>
     <t xml:space="preserve">My First Color and Shape Assorting  Board </t>
   </si>
   <si>
     <t>7.15.02A</t>
   </si>
   <si>
     <t>Colour and Shape Assorting Board</t>
   </si>
@@ -2072,58 +2072,58 @@
       <c r="C61" s="8"/>
       <c r="D61" s="8"/>
       <c r="E61" s="8"/>
       <c r="F61" s="10">
         <v>16.2</v>
       </c>
       <c r="G61" s="9">
         <v>1.0</v>
       </c>
       <c r="H61" s="10">
         <f>SUM(F61*G61)</f>
         <v>16.2</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>111</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>112</v>
       </c>
       <c r="C62" s="8"/>
       <c r="D62" s="8"/>
       <c r="E62" s="8"/>
       <c r="F62" s="10">
-        <v>30.6</v>
+        <v>32.4</v>
       </c>
       <c r="G62" s="9">
         <v>1.0</v>
       </c>
       <c r="H62" s="10">
         <f>SUM(F62*G62)</f>
-        <v>30.6</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>113</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>114</v>
       </c>
       <c r="C63" s="8"/>
       <c r="D63" s="8"/>
       <c r="E63" s="8"/>
       <c r="F63" s="10">
         <v>32.4</v>
       </c>
       <c r="G63" s="9">
         <v>1.0</v>
       </c>
       <c r="H63" s="10">
         <f>SUM(F63*G63)</f>
         <v>32.4</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
@@ -2193,86 +2193,86 @@
         <v>121</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>122</v>
       </c>
       <c r="C67" s="8"/>
       <c r="D67" s="8"/>
       <c r="E67" s="8"/>
       <c r="F67" s="10">
         <v>19.8</v>
       </c>
       <c r="G67" s="9">
         <v>1.0</v>
       </c>
       <c r="H67" s="10">
         <f>SUM(F67*G67)</f>
         <v>19.8</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="G68" s="12" t="s">
         <v>123</v>
       </c>
       <c r="H68" s="11">
         <f>SUM(H15:H67)</f>
-        <v>1702.8</v>
+        <v>1704.6</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="G69" s="12" t="s">
         <v>124</v>
       </c>
       <c r="H69" s="11">
         <f>IF(AND(H68&gt;=1000,H68&lt;5000),H68*0.03,IF(AND(H68&gt;=5000,H68&lt;10000),H68*0.04,IF(H68&gt;=10000,H68*0.05,0)))</f>
-        <v>51.084</v>
+        <v>51.138</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="G70" s="12" t="s">
         <v>125</v>
       </c>
       <c r="H70" s="11">
         <f>H68-H69</f>
-        <v>1651.716</v>
+        <v>1653.462</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="G71" s="12" t="s">
         <v>126</v>
       </c>
       <c r="H71" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="G72" s="12" t="s">
         <v>127</v>
       </c>
       <c r="H72" s="11">
         <f>SUM(H70:H71)</f>
-        <v>1651.716</v>
+        <v>1653.462</v>
       </c>
     </row>
     <row r="75" spans="1:8" customHeight="1" ht="22">
       <c r="A75" s="13" t="s">
         <v>128</v>
       </c>
       <c r="B75" s="13"/>
       <c r="C75" s="13"/>
     </row>
     <row r="76" spans="1:8" customHeight="1" ht="29">
       <c r="A76" s="14" t="s">
         <v>129</v>
       </c>
       <c r="B76" s="14"/>
       <c r="C76" s="14"/>
     </row>
     <row r="77" spans="1:8" customHeight="1" ht="29">
       <c r="A77" s="14" t="s">
         <v>130</v>
       </c>
       <c r="B77" s="14"/>
       <c r="C77" s="14"/>
     </row>
     <row r="78" spans="1:8" customHeight="1" ht="29">
       <c r="A78" s="14" t="s">