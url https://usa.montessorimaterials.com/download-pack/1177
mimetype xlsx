--- v2 (2026-08-18)
+++ v3 (2026-10-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="E &amp; O MONTESSORI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>152 Worthington Ave, Richmond Hill</t>
   </si>
   <si>
     <t>Ontario, Canada, L4E 4N7</t>
   </si>
   <si>
     <t>Tel: (905) 313-0530       Fax: (905) 313-0402</t>
   </si>
   <si>
     <t>montessori1907@gmail.com</t>
   </si>
   <si>
     <t>www.montessorimaterials.com</t>
   </si>
   <si>
     <t>Basic Classroom Package - Toddler</t>
   </si>
   <si>
     <t xml:space="preserve">Bill to: </t>
   </si>
   <si>
     <t>Shipping Address:</t>
   </si>
   <si>
@@ -142,51 +142,51 @@
   <si>
     <t>Toddler Imbucare Peg Box</t>
   </si>
   <si>
     <t>7.00.09</t>
   </si>
   <si>
     <t>Toddler Imbucare Box with Knitted Ball</t>
   </si>
   <si>
     <t>7.00.09C</t>
   </si>
   <si>
     <t>Imbucare Box with Disc</t>
   </si>
   <si>
     <t>7.00.10</t>
   </si>
   <si>
     <t>Single Shape Puzzle Set</t>
   </si>
   <si>
     <t>7.00.10A</t>
   </si>
   <si>
-    <t>Montessori Single Shape Puzzle – Circle</t>
+    <t>Montessori Single Shape Puzzle with Pictures – Circle</t>
   </si>
   <si>
     <t>7.00.11</t>
   </si>
   <si>
     <t>Multiple Shape Puzzle Set</t>
   </si>
   <si>
     <t>7.00.12</t>
   </si>
   <si>
     <t>Cubes on Vertical Dowel</t>
   </si>
   <si>
     <t>7.00.13</t>
   </si>
   <si>
     <t>Discs on Vertical Dowel</t>
   </si>
   <si>
     <t>7.00.14</t>
   </si>
   <si>
     <t>Discs on Horizontal Dowel</t>
   </si>
@@ -293,56 +293,50 @@
     <t>Hammer Bench</t>
   </si>
   <si>
     <t>7.00.51</t>
   </si>
   <si>
     <t>Carrot Harvesting Box</t>
   </si>
   <si>
     <t>7.04A</t>
   </si>
   <si>
     <t xml:space="preserve">Farm Animal Matching Activity with Wooden Cards </t>
   </si>
   <si>
     <t>7.11</t>
   </si>
   <si>
     <t>Learn to Count Wooden Rings</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
     <t>Sort Colors &amp; Shapes</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">My First Color and Shape Assorting  Board </t>
   </si>
   <si>
     <t>7.15.02A</t>
   </si>
   <si>
     <t>Colour and Shape Assorting Board</t>
   </si>
   <si>
     <t>7.22.01</t>
   </si>
   <si>
     <t>Lift-Out Puzzle - Dragon</t>
   </si>
   <si>
     <t>7.22.02</t>
   </si>
   <si>
     <t>Lift-Out Puzzle - Fish</t>
   </si>
   <si>
     <t>7.22.03</t>
   </si>
   <si>
     <t>Lift-Out Puzzle - Horse</t>
   </si>
@@ -935,54 +929,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H81"/>
+  <dimension ref="A1:H80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A81" sqref="A81:C81"/>
+      <selection activeCell="A80" sqref="A80:C80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="17" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="H1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="H2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="H3" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="H4" s="1" t="s">
@@ -1337,58 +1331,58 @@
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="10">
         <v>23.4</v>
       </c>
       <c r="G26" s="9">
         <v>1.0</v>
       </c>
       <c r="H26" s="10">
         <f>SUM(F26*G26)</f>
         <v>23.4</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="10">
-        <v>9</v>
+        <v>10.8</v>
       </c>
       <c r="G27" s="9">
         <v>1.0</v>
       </c>
       <c r="H27" s="10">
         <f>SUM(F27*G27)</f>
-        <v>9</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="10">
         <v>24.3</v>
       </c>
       <c r="G28" s="9">
         <v>1.0</v>
       </c>
       <c r="H28" s="10">
         <f>SUM(F28*G28)</f>
         <v>24.3</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
@@ -1883,58 +1877,58 @@
       <c r="C52" s="8"/>
       <c r="D52" s="8"/>
       <c r="E52" s="8"/>
       <c r="F52" s="10">
         <v>22.5</v>
       </c>
       <c r="G52" s="9">
         <v>1.0</v>
       </c>
       <c r="H52" s="10">
         <f>SUM(F52*G52)</f>
         <v>22.5</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>94</v>
       </c>
       <c r="C53" s="8"/>
       <c r="D53" s="8"/>
       <c r="E53" s="8"/>
       <c r="F53" s="10">
-        <v>14.4</v>
+        <v>15.3</v>
       </c>
       <c r="G53" s="9">
         <v>1.0</v>
       </c>
       <c r="H53" s="10">
         <f>SUM(F53*G53)</f>
-        <v>14.4</v>
+        <v>15.3</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>95</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>96</v>
       </c>
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="10">
         <v>15.3</v>
       </c>
       <c r="G54" s="9">
         <v>1.0</v>
       </c>
       <c r="H54" s="10">
         <f>SUM(F54*G54)</f>
         <v>15.3</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
@@ -1967,142 +1961,142 @@
       <c r="C56" s="8"/>
       <c r="D56" s="8"/>
       <c r="E56" s="8"/>
       <c r="F56" s="10">
         <v>15.3</v>
       </c>
       <c r="G56" s="9">
         <v>1.0</v>
       </c>
       <c r="H56" s="10">
         <f>SUM(F56*G56)</f>
         <v>15.3</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>101</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>102</v>
       </c>
       <c r="C57" s="8"/>
       <c r="D57" s="8"/>
       <c r="E57" s="8"/>
       <c r="F57" s="10">
-        <v>15.3</v>
+        <v>17.1</v>
       </c>
       <c r="G57" s="9">
         <v>1.0</v>
       </c>
       <c r="H57" s="10">
         <f>SUM(F57*G57)</f>
-        <v>15.3</v>
+        <v>17.1</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>103</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>104</v>
       </c>
       <c r="C58" s="8"/>
       <c r="D58" s="8"/>
       <c r="E58" s="8"/>
       <c r="F58" s="10">
-        <v>17.1</v>
+        <v>16.2</v>
       </c>
       <c r="G58" s="9">
         <v>1.0</v>
       </c>
       <c r="H58" s="10">
         <f>SUM(F58*G58)</f>
-        <v>17.1</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>105</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>106</v>
       </c>
       <c r="C59" s="8"/>
       <c r="D59" s="8"/>
       <c r="E59" s="8"/>
       <c r="F59" s="10">
-        <v>16.2</v>
+        <v>18.9</v>
       </c>
       <c r="G59" s="9">
         <v>1.0</v>
       </c>
       <c r="H59" s="10">
         <f>SUM(F59*G59)</f>
-        <v>16.2</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="8"/>
       <c r="D60" s="8"/>
       <c r="E60" s="8"/>
       <c r="F60" s="10">
-        <v>18.9</v>
+        <v>16.2</v>
       </c>
       <c r="G60" s="9">
         <v>1.0</v>
       </c>
       <c r="H60" s="10">
         <f>SUM(F60*G60)</f>
-        <v>18.9</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>109</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>110</v>
       </c>
       <c r="C61" s="8"/>
       <c r="D61" s="8"/>
       <c r="E61" s="8"/>
       <c r="F61" s="10">
-        <v>16.2</v>
+        <v>32.4</v>
       </c>
       <c r="G61" s="9">
         <v>1.0</v>
       </c>
       <c r="H61" s="10">
         <f>SUM(F61*G61)</f>
-        <v>16.2</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>111</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>112</v>
       </c>
       <c r="C62" s="8"/>
       <c r="D62" s="8"/>
       <c r="E62" s="8"/>
       <c r="F62" s="10">
         <v>32.4</v>
       </c>
       <c r="G62" s="9">
         <v>1.0</v>
       </c>
       <c r="H62" s="10">
         <f>SUM(F62*G62)</f>
         <v>32.4</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
@@ -2114,215 +2108,194 @@
       <c r="C63" s="8"/>
       <c r="D63" s="8"/>
       <c r="E63" s="8"/>
       <c r="F63" s="10">
         <v>32.4</v>
       </c>
       <c r="G63" s="9">
         <v>1.0</v>
       </c>
       <c r="H63" s="10">
         <f>SUM(F63*G63)</f>
         <v>32.4</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>115</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>116</v>
       </c>
       <c r="C64" s="8"/>
       <c r="D64" s="8"/>
       <c r="E64" s="8"/>
       <c r="F64" s="10">
-        <v>32.4</v>
+        <v>16.2</v>
       </c>
       <c r="G64" s="9">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="H64" s="10">
         <f>SUM(F64*G64)</f>
-        <v>32.4</v>
+        <v>64.8</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>117</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>118</v>
       </c>
       <c r="C65" s="8"/>
       <c r="D65" s="8"/>
       <c r="E65" s="8"/>
       <c r="F65" s="10">
-        <v>16.2</v>
+        <v>19.8</v>
       </c>
       <c r="G65" s="9">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="H65" s="10">
         <f>SUM(F65*G65)</f>
-        <v>64.8</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>119</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>120</v>
       </c>
       <c r="C66" s="8"/>
       <c r="D66" s="8"/>
       <c r="E66" s="8"/>
       <c r="F66" s="10">
         <v>19.8</v>
       </c>
       <c r="G66" s="9">
         <v>1.0</v>
       </c>
       <c r="H66" s="10">
         <f>SUM(F66*G66)</f>
         <v>19.8</v>
       </c>
     </row>
     <row r="67" spans="1:8">
-      <c r="A67" s="8" t="s">
+      <c r="G67" s="12" t="s">
         <v>121</v>
       </c>
-      <c r="B67" s="8" t="s">
-[...13 lines deleted...]
-        <v>19.8</v>
+      <c r="H67" s="11">
+        <f>SUM(H15:H66)</f>
+        <v>1692</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="G68" s="12" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="H68" s="11">
-        <f>SUM(H15:H67)</f>
-        <v>1704.6</v>
+        <f>IF(AND(H67&gt;=1000,H67&lt;5000),H67*0.03,IF(AND(H67&gt;=5000,H67&lt;10000),H67*0.04,IF(H67&gt;=10000,H67*0.05,0)))</f>
+        <v>50.76</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="G69" s="12" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="H69" s="11">
-        <f>IF(AND(H68&gt;=1000,H68&lt;5000),H68*0.03,IF(AND(H68&gt;=5000,H68&lt;10000),H68*0.04,IF(H68&gt;=10000,H68*0.05,0)))</f>
-        <v>51.138</v>
+        <f>H67-H68</f>
+        <v>1641.24</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="G70" s="12" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="H70" s="11">
-        <f>H68-H69</f>
-        <v>1653.462</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="G71" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="H71" s="11">
+        <f>SUM(H69:H70)</f>
+        <v>1641.24</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" customHeight="1" ht="22">
+      <c r="A74" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="H71" s="11">
-[...4 lines deleted...]
-      <c r="G72" s="12" t="s">
+      <c r="B74" s="13"/>
+      <c r="C74" s="13"/>
+    </row>
+    <row r="75" spans="1:8" customHeight="1" ht="29">
+      <c r="A75" s="14" t="s">
         <v>127</v>
       </c>
-      <c r="H72" s="11">
-[...9 lines deleted...]
-      <c r="C75" s="13"/>
+      <c r="B75" s="14"/>
+      <c r="C75" s="14"/>
     </row>
     <row r="76" spans="1:8" customHeight="1" ht="29">
       <c r="A76" s="14" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B76" s="14"/>
       <c r="C76" s="14"/>
     </row>
     <row r="77" spans="1:8" customHeight="1" ht="29">
       <c r="A77" s="14" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B77" s="14"/>
       <c r="C77" s="14"/>
     </row>
-    <row r="78" spans="1:8" customHeight="1" ht="29">
+    <row r="78" spans="1:8" customHeight="1" ht="19">
       <c r="A78" s="14" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B78" s="14"/>
       <c r="C78" s="14"/>
     </row>
-    <row r="79" spans="1:8" customHeight="1" ht="19">
-      <c r="A79" s="14" t="s">
+    <row r="79" spans="1:8" customHeight="1" ht="21">
+      <c r="A79" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="B79" s="15"/>
+      <c r="C79" s="15"/>
+    </row>
+    <row r="80" spans="1:8" customHeight="1" ht="29">
+      <c r="A80" s="15" t="s">
         <v>132</v>
-      </c>
-[...5 lines deleted...]
-        <v>133</v>
       </c>
       <c r="B80" s="15"/>
       <c r="C80" s="15"/>
-    </row>
-[...5 lines deleted...]
-      <c r="C81" s="15"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:E8"/>
     <mergeCell ref="F7:H7"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="A9:E11"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="F10:H10"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="A12:E13"/>
     <mergeCell ref="F12:H13"/>
     <mergeCell ref="B14:E14"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="B22:E22"/>
     <mergeCell ref="B23:E23"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="B25:E25"/>
@@ -2345,58 +2318,57 @@
     <mergeCell ref="B42:E42"/>
     <mergeCell ref="B43:E43"/>
     <mergeCell ref="B44:E44"/>
     <mergeCell ref="B45:E45"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="B47:E47"/>
     <mergeCell ref="B48:E48"/>
     <mergeCell ref="B49:E49"/>
     <mergeCell ref="B50:E50"/>
     <mergeCell ref="B51:E51"/>
     <mergeCell ref="B52:E52"/>
     <mergeCell ref="B53:E53"/>
     <mergeCell ref="B54:E54"/>
     <mergeCell ref="B55:E55"/>
     <mergeCell ref="B56:E56"/>
     <mergeCell ref="B57:E57"/>
     <mergeCell ref="B58:E58"/>
     <mergeCell ref="B59:E59"/>
     <mergeCell ref="B60:E60"/>
     <mergeCell ref="B61:E61"/>
     <mergeCell ref="B62:E62"/>
     <mergeCell ref="B63:E63"/>
     <mergeCell ref="B64:E64"/>
     <mergeCell ref="B65:E65"/>
     <mergeCell ref="B66:E66"/>
-    <mergeCell ref="B67:E67"/>
+    <mergeCell ref="A74:C74"/>
     <mergeCell ref="A75:C75"/>
     <mergeCell ref="A76:C76"/>
     <mergeCell ref="A77:C77"/>
     <mergeCell ref="A78:C78"/>
     <mergeCell ref="A79:C79"/>
     <mergeCell ref="A80:C80"/>
-    <mergeCell ref="A81:C81"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddFooter>&amp;C Page &amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>