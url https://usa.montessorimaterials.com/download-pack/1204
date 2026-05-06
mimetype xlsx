--- v0 (2025-12-29)
+++ v1 (2026-05-06)
@@ -1073,121 +1073,121 @@
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="10">
         <v>109.8</v>
       </c>
       <c r="G18" s="9">
         <v>1.0</v>
       </c>
       <c r="H18" s="10">
         <f>SUM(F18*G18)</f>
         <v>109.8</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="8"/>
       <c r="E19" s="8"/>
       <c r="F19" s="10">
-        <v>13.5</v>
+        <v>15.3</v>
       </c>
       <c r="G19" s="9">
         <v>1.0</v>
       </c>
       <c r="H19" s="10">
         <f>SUM(F19*G19)</f>
-        <v>13.5</v>
+        <v>15.3</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="10">
-        <v>13.5</v>
+        <v>14.4</v>
       </c>
       <c r="G20" s="9">
         <v>1.0</v>
       </c>
       <c r="H20" s="10">
         <f>SUM(F20*G20)</f>
-        <v>13.5</v>
+        <v>14.4</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="10">
-        <v>13.5</v>
+        <v>15.3</v>
       </c>
       <c r="G21" s="9">
         <v>1.0</v>
       </c>
       <c r="H21" s="10">
         <f>SUM(F21*G21)</f>
-        <v>13.5</v>
+        <v>15.3</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="10">
-        <v>13.5</v>
+        <v>15.3</v>
       </c>
       <c r="G22" s="9">
         <v>1.0</v>
       </c>
       <c r="H22" s="10">
         <f>SUM(F22*G22)</f>
-        <v>13.5</v>
+        <v>15.3</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="10">
         <v>10.8</v>
       </c>
       <c r="G23" s="9">
         <v>1.0</v>
       </c>
       <c r="H23" s="10">
         <f>SUM(F23*G23)</f>
         <v>10.8</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
@@ -1761,86 +1761,86 @@
         <v>89</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="8"/>
       <c r="D51" s="8"/>
       <c r="E51" s="8"/>
       <c r="F51" s="10">
         <v>6.26</v>
       </c>
       <c r="G51" s="9">
         <v>1.0</v>
       </c>
       <c r="H51" s="10">
         <f>SUM(F51*G51)</f>
         <v>6.26</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="G52" s="12" t="s">
         <v>91</v>
       </c>
       <c r="H52" s="11">
         <f>SUM(H15:H51)</f>
-        <v>1942.16</v>
+        <v>1948.46</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="G53" s="12" t="s">
         <v>92</v>
       </c>
       <c r="H53" s="11">
         <f>IF(AND(H52&gt;=1000,H52&lt;5000),H52*0.03,IF(AND(H52&gt;=5000,H52&lt;10000),H52*0.04,IF(H52&gt;=10000,H52*0.05,0)))</f>
-        <v>58.2648</v>
+        <v>58.4538</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="G54" s="12" t="s">
         <v>93</v>
       </c>
       <c r="H54" s="11">
         <f>H52-H53</f>
-        <v>1883.8952</v>
+        <v>1890.0062</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="G55" s="12" t="s">
         <v>94</v>
       </c>
       <c r="H55" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="G56" s="12" t="s">
         <v>95</v>
       </c>
       <c r="H56" s="11">
         <f>SUM(H54:H55)</f>
-        <v>1883.8952</v>
+        <v>1890.0062</v>
       </c>
     </row>
     <row r="59" spans="1:8" customHeight="1" ht="22">
       <c r="A59" s="13" t="s">
         <v>96</v>
       </c>
       <c r="B59" s="13"/>
       <c r="C59" s="13"/>
     </row>
     <row r="60" spans="1:8" customHeight="1" ht="29">
       <c r="A60" s="14" t="s">
         <v>97</v>
       </c>
       <c r="B60" s="14"/>
       <c r="C60" s="14"/>
     </row>
     <row r="61" spans="1:8" customHeight="1" ht="29">
       <c r="A61" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B61" s="14"/>
       <c r="C61" s="14"/>
     </row>
     <row r="62" spans="1:8" customHeight="1" ht="29">
       <c r="A62" s="14" t="s">