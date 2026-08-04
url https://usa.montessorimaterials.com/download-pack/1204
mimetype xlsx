--- v1 (2026-05-06)
+++ v2 (2026-08-04)
@@ -208,51 +208,51 @@
   <si>
     <t xml:space="preserve">Animals of the World–First Presentation </t>
   </si>
   <si>
     <t>6.50</t>
   </si>
   <si>
     <t>Animals of the World - the Whole Set</t>
   </si>
   <si>
     <t>6.51.10</t>
   </si>
   <si>
     <t>Montessori Living in the Arctic Set</t>
   </si>
   <si>
     <t>6.51.11</t>
   </si>
   <si>
     <t>Predators</t>
   </si>
   <si>
     <t>6.51.12</t>
   </si>
   <si>
-    <t>Baby Farm Animals</t>
+    <t>Baby Farm Animals with Cards</t>
   </si>
   <si>
     <t>6.51.13</t>
   </si>
   <si>
     <t xml:space="preserve">Animals and Their Young </t>
   </si>
   <si>
     <t>6.51.14</t>
   </si>
   <si>
     <t>Animal Tracks with Cards</t>
   </si>
   <si>
     <t>6.51.15</t>
   </si>
   <si>
     <t>Bird Tracks with Cards</t>
   </si>
   <si>
     <t>6.52.02</t>
   </si>
   <si>
     <t>Land, Air &amp; Water Animals</t>
   </si>
@@ -1472,58 +1472,58 @@
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="10">
         <v>32.4</v>
       </c>
       <c r="G37" s="9">
         <v>1.0</v>
       </c>
       <c r="H37" s="10">
         <f>SUM(F37*G37)</f>
         <v>32.4</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="10">
-        <v>23.4</v>
+        <v>30.6</v>
       </c>
       <c r="G38" s="9">
         <v>1.0</v>
       </c>
       <c r="H38" s="10">
         <f>SUM(F38*G38)</f>
-        <v>23.4</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="10">
         <v>135</v>
       </c>
       <c r="G39" s="9">
         <v>1.0</v>
       </c>
       <c r="H39" s="10">
         <f>SUM(F39*G39)</f>
         <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
@@ -1761,86 +1761,86 @@
         <v>89</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="8"/>
       <c r="D51" s="8"/>
       <c r="E51" s="8"/>
       <c r="F51" s="10">
         <v>6.26</v>
       </c>
       <c r="G51" s="9">
         <v>1.0</v>
       </c>
       <c r="H51" s="10">
         <f>SUM(F51*G51)</f>
         <v>6.26</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="G52" s="12" t="s">
         <v>91</v>
       </c>
       <c r="H52" s="11">
         <f>SUM(H15:H51)</f>
-        <v>1948.46</v>
+        <v>1955.66</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="G53" s="12" t="s">
         <v>92</v>
       </c>
       <c r="H53" s="11">
         <f>IF(AND(H52&gt;=1000,H52&lt;5000),H52*0.03,IF(AND(H52&gt;=5000,H52&lt;10000),H52*0.04,IF(H52&gt;=10000,H52*0.05,0)))</f>
-        <v>58.4538</v>
+        <v>58.6698</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="G54" s="12" t="s">
         <v>93</v>
       </c>
       <c r="H54" s="11">
         <f>H52-H53</f>
-        <v>1890.0062</v>
+        <v>1896.9902</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="G55" s="12" t="s">
         <v>94</v>
       </c>
       <c r="H55" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="G56" s="12" t="s">
         <v>95</v>
       </c>
       <c r="H56" s="11">
         <f>SUM(H54:H55)</f>
-        <v>1890.0062</v>
+        <v>1896.9902</v>
       </c>
     </row>
     <row r="59" spans="1:8" customHeight="1" ht="22">
       <c r="A59" s="13" t="s">
         <v>96</v>
       </c>
       <c r="B59" s="13"/>
       <c r="C59" s="13"/>
     </row>
     <row r="60" spans="1:8" customHeight="1" ht="29">
       <c r="A60" s="14" t="s">
         <v>97</v>
       </c>
       <c r="B60" s="14"/>
       <c r="C60" s="14"/>
     </row>
     <row r="61" spans="1:8" customHeight="1" ht="29">
       <c r="A61" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B61" s="14"/>
       <c r="C61" s="14"/>
     </row>
     <row r="62" spans="1:8" customHeight="1" ht="29">
       <c r="A62" s="14" t="s">