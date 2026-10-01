--- v2 (2026-08-04)
+++ v3 (2026-10-01)
@@ -1304,58 +1304,58 @@
       <c r="C29" s="8"/>
       <c r="D29" s="8"/>
       <c r="E29" s="8"/>
       <c r="F29" s="10">
         <v>43.2</v>
       </c>
       <c r="G29" s="9">
         <v>1.0</v>
       </c>
       <c r="H29" s="10">
         <f>SUM(F29*G29)</f>
         <v>43.2</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="10">
-        <v>66.6</v>
+        <v>71.1</v>
       </c>
       <c r="G30" s="9">
         <v>1.0</v>
       </c>
       <c r="H30" s="10">
         <f>SUM(F30*G30)</f>
-        <v>66.6</v>
+        <v>71.1</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="10">
         <v>17.1</v>
       </c>
       <c r="G31" s="9">
         <v>1.0</v>
       </c>
       <c r="H31" s="10">
         <f>SUM(F31*G31)</f>
         <v>17.1</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
@@ -1761,86 +1761,86 @@
         <v>89</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="8"/>
       <c r="D51" s="8"/>
       <c r="E51" s="8"/>
       <c r="F51" s="10">
         <v>6.26</v>
       </c>
       <c r="G51" s="9">
         <v>1.0</v>
       </c>
       <c r="H51" s="10">
         <f>SUM(F51*G51)</f>
         <v>6.26</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="G52" s="12" t="s">
         <v>91</v>
       </c>
       <c r="H52" s="11">
         <f>SUM(H15:H51)</f>
-        <v>1955.66</v>
+        <v>1960.16</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="G53" s="12" t="s">
         <v>92</v>
       </c>
       <c r="H53" s="11">
         <f>IF(AND(H52&gt;=1000,H52&lt;5000),H52*0.03,IF(AND(H52&gt;=5000,H52&lt;10000),H52*0.04,IF(H52&gt;=10000,H52*0.05,0)))</f>
-        <v>58.6698</v>
+        <v>58.8048</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="G54" s="12" t="s">
         <v>93</v>
       </c>
       <c r="H54" s="11">
         <f>H52-H53</f>
-        <v>1896.9902</v>
+        <v>1901.3552</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="G55" s="12" t="s">
         <v>94</v>
       </c>
       <c r="H55" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="G56" s="12" t="s">
         <v>95</v>
       </c>
       <c r="H56" s="11">
         <f>SUM(H54:H55)</f>
-        <v>1896.9902</v>
+        <v>1901.3552</v>
       </c>
     </row>
     <row r="59" spans="1:8" customHeight="1" ht="22">
       <c r="A59" s="13" t="s">
         <v>96</v>
       </c>
       <c r="B59" s="13"/>
       <c r="C59" s="13"/>
     </row>
     <row r="60" spans="1:8" customHeight="1" ht="29">
       <c r="A60" s="14" t="s">
         <v>97</v>
       </c>
       <c r="B60" s="14"/>
       <c r="C60" s="14"/>
     </row>
     <row r="61" spans="1:8" customHeight="1" ht="29">
       <c r="A61" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B61" s="14"/>
       <c r="C61" s="14"/>
     </row>
     <row r="62" spans="1:8" customHeight="1" ht="29">
       <c r="A62" s="14" t="s">